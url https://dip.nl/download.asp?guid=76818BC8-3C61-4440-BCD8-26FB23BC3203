--- v3 (2026-03-02)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\seque\Documents\Sequenna DIP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AB1590E-4365-4957-A8A2-8A3144C8AC95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD9FE8A1-6B92-406B-99D4-38A05C28F79B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$7:$D$207</definedName>
     <definedName name="_Hlk156913590" localSheetId="0">Sheet0!$C$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="683" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="506">
   <si>
     <t>Stichting MIMIK</t>
   </si>
   <si>
     <t>Schouwburg Amstelveen</t>
   </si>
   <si>
     <t>Theater Rotterdam</t>
   </si>
   <si>
     <t>Bijlmer Parktheater</t>
   </si>
   <si>
     <t>Markant Theater Maashorst</t>
   </si>
   <si>
     <t>Theater de Omval</t>
   </si>
   <si>
     <t>Fulco Theater</t>
   </si>
   <si>
     <t>Theater de Storm</t>
   </si>
   <si>
@@ -1486,156 +1486,174 @@
   <si>
     <t>Orkest Phion</t>
   </si>
   <si>
     <t>WIRWAR Producties</t>
   </si>
   <si>
     <t>Zaltbommel</t>
   </si>
   <si>
     <t>Amsterdams Andalusisch Orkest</t>
   </si>
   <si>
     <t>CineMusic</t>
   </si>
   <si>
     <t>Blaricum</t>
   </si>
   <si>
     <t>Theaterbureau FRIS</t>
   </si>
   <si>
     <t>De Poorterij</t>
   </si>
   <si>
+    <t>Haventheater Ijmuiden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting het Theater </t>
+  </si>
+  <si>
+    <t>Stad Als Podium (Theater Harderwijk)</t>
+  </si>
+  <si>
+    <t>Theater de Lieve Vrouw</t>
+  </si>
+  <si>
+    <t>Theater de Leest</t>
+  </si>
+  <si>
+    <t>Theater de Lampegiet</t>
+  </si>
+  <si>
+    <t>Theater de Maagd</t>
+  </si>
+  <si>
+    <t>Theater de Oranjerie</t>
+  </si>
+  <si>
+    <t>Theater de Purmaryn</t>
+  </si>
+  <si>
+    <t>Theater de Vest</t>
+  </si>
+  <si>
+    <t>Theater De Lievekamp</t>
+  </si>
+  <si>
+    <t>s-Heerenberg</t>
+  </si>
+  <si>
+    <t>KASSETT</t>
+  </si>
+  <si>
+    <t>Percossa</t>
+  </si>
+  <si>
+    <t>Theater Terra</t>
+  </si>
+  <si>
+    <t>Antiklimax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Kleine Komedie </t>
+  </si>
+  <si>
+    <t>RAAF Muziektheater</t>
+  </si>
+  <si>
+    <t>Tg. Winterberg</t>
+  </si>
+  <si>
+    <t>Nationale Jeugdorkesten Nederland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MTSM </t>
+  </si>
+  <si>
+    <t>TivoliVredenburg (bezig met koppelen)</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Theaters </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
-      <t>(157 totaal)</t>
+      <t>(158 totaal)</t>
     </r>
   </si>
   <si>
-    <t>Haventheater Ijmuiden</t>
-[...5 lines deleted...]
-    <t>Theater 't Voorhuys (voeren kaartstanden handmatig in)</t>
+    <t>Theater 't Voorhuys</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Koppeling Publieksmonitor </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(138 totaal)</t>
     </r>
   </si>
   <si>
-    <t>Stad Als Podium (Theater Harderwijk)</t>
-[...44 lines deleted...]
-    <t>RAAF Muziektheater</t>
+    <t>Nederlandse Vioolconcoursen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Nieuwe aanmeldingen sinds 1 december 2025: De Theatertroep, Nederlandse Vioolconcoursen, Multicultureel Podium Mozaïek, TivoliVredenburg, Nationale Jeugdorkesten Nederland, Tg. Winterberg, RAAF Muziektheater, Antiklimax, De Kleine Komedie, Theater Terra, Percossa, KASSETT</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Impresariaten / producenten </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
-      <t>(225 totaal)</t>
+      <t>(230 totaal)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">    Nieuwe aanmeldingen sinds 1 augustus: RAAF Muziektheater, Antiklimax, De Kleine Komedie, Theater Terra, Percossa, KASSETT, Theaterbureau FRIS, Stichting het Theater, CineMusic, Amsterdams Andalusisch Orkest, Theater de Poorterij, Stichting WIRWAR</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Geüpdatet 25 februari 2026</t>
+    <t>De Theatertroep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Geüpdatet 7 april 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2385,192 +2403,192 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F232"/>
+  <dimension ref="A1:F237"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="54.109375" customWidth="1"/>
     <col min="2" max="2" width="32.33203125" customWidth="1"/>
     <col min="3" max="3" width="39.88671875" style="6" customWidth="1"/>
     <col min="4" max="4" width="57.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="7"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="25.8" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>403</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="25"/>
       <c r="D2" s="24"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="26" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="25"/>
       <c r="D3" s="24"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="27"/>
       <c r="B4" s="24"/>
       <c r="C4" s="25"/>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="28" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B5" s="24"/>
       <c r="C5" s="25"/>
       <c r="D5" s="24"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A7" s="10" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C7" s="11" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row r="8" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A8" s="36" t="s">
         <v>114</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C8" s="29" t="s">
         <v>118</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>439</v>
       </c>
       <c r="E8" s="9"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>432</v>
       </c>
       <c r="E9" s="9"/>
     </row>
     <row r="10" spans="1:6" s="31" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="34" t="s">
         <v>460</v>
       </c>
       <c r="B10" s="46" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>118</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>471</v>
       </c>
       <c r="E10" s="34"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="34" t="s">
         <v>465</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>424</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="31" t="s">
         <v>441</v>
       </c>
       <c r="E11" s="9"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D12" s="31" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E12" s="9"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="37" t="s">
         <v>411</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>412</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>118</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>419</v>
       </c>
       <c r="E13" s="9"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="37" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>119</v>
       </c>
@@ -2694,54 +2712,57 @@
       <c r="B22" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>236</v>
       </c>
       <c r="E22" s="9"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
         <v>103</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>390</v>
       </c>
       <c r="E23" s="9"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="37" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>116</v>
+      </c>
+      <c r="C24" s="44" t="s">
+        <v>118</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>434</v>
       </c>
       <c r="E24" s="9"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="37" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>127</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>237</v>
       </c>
       <c r="E25" s="9"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="37" t="s">
         <v>102</v>
       </c>
@@ -2971,2307 +2992,2338 @@
       <c r="C41" s="32" t="s">
         <v>118</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>244</v>
       </c>
       <c r="E41" s="9"/>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>140</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>382</v>
       </c>
       <c r="E42" s="9"/>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="37" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>184</v>
       </c>
       <c r="C43" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>245</v>
       </c>
       <c r="E43" s="9"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="37" t="s">
         <v>141</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>142</v>
       </c>
       <c r="C44" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D44" s="14" t="s">
-        <v>246</v>
+        <v>504</v>
       </c>
       <c r="E44" s="9"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C45" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E45" s="9"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="37" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>144</v>
       </c>
       <c r="C46" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D46" s="14" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E46" s="9"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>418</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>155</v>
       </c>
       <c r="D47" s="14" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E47" s="9"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>459</v>
+        <v>249</v>
       </c>
       <c r="E48" s="9"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="37" t="s">
         <v>95</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="14" t="s">
-        <v>250</v>
+        <v>459</v>
       </c>
       <c r="E49" s="9"/>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>148</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D50" s="14" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E50" s="9"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="37" t="s">
         <v>463</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E51" s="9"/>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D52" s="14" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E52" s="9"/>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="14" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E53" s="9"/>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="37" t="s">
         <v>149</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="14" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="E54" s="9"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="37" t="s">
         <v>426</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D55" s="14" t="s">
-        <v>255</v>
+        <v>421</v>
       </c>
       <c r="E55" s="9"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="37" t="s">
         <v>440</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D56" s="14" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="E56" s="9"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="37" t="s">
         <v>402</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C57" s="43"/>
       <c r="D57" s="14" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E57" s="9"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D58" s="14" t="s">
-        <v>415</v>
+        <v>257</v>
       </c>
       <c r="E58" s="9"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="37" t="s">
         <v>427</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="41" t="s">
         <v>118</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>258</v>
+        <v>415</v>
       </c>
       <c r="E59" s="9"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E60" s="9"/>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="37" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E61" s="9"/>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="37" t="s">
         <v>449</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>145</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="14" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E62" s="9"/>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="37" t="s">
         <v>425</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="14" t="s">
-        <v>12</v>
+        <v>261</v>
       </c>
       <c r="E63" s="9"/>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="37" t="s">
         <v>454</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>262</v>
+        <v>12</v>
       </c>
       <c r="E64" s="9"/>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" s="37" t="s">
         <v>451</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>452</v>
       </c>
       <c r="C65" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E65" s="9"/>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" s="37" t="s">
         <v>92</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>152</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D66" s="14" t="s">
-        <v>22</v>
+        <v>263</v>
       </c>
       <c r="E66" s="9"/>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A67" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>146</v>
       </c>
       <c r="C67" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D67" s="14" t="s">
-        <v>264</v>
+        <v>22</v>
       </c>
       <c r="E67" s="9"/>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A68" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C68" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D68" s="14" t="s">
-        <v>409</v>
+        <v>264</v>
       </c>
       <c r="E68" s="9"/>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A69" s="37" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>154</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D69" s="14" t="s">
-        <v>265</v>
+        <v>409</v>
       </c>
       <c r="E69" s="9"/>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A70" s="37" t="s">
         <v>90</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D70" s="14" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E70" s="9"/>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" s="37" t="s">
         <v>89</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>156</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E71" s="9"/>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D72" s="14" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E72" s="9"/>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A73" s="37" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>158</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D73" s="14" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="E73" s="9"/>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A74" s="37" t="s">
         <v>87</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>160</v>
       </c>
       <c r="C74" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D74" s="14" t="s">
-        <v>269</v>
+        <v>52</v>
       </c>
       <c r="E74" s="9"/>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A75" s="37" t="s">
         <v>86</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>161</v>
       </c>
       <c r="C75" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D75" s="14" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E75" s="9"/>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A76" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C76" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D76" s="14" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E76" s="9"/>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A77" s="37" t="s">
         <v>61</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E77" s="9"/>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A78" s="37" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>164</v>
       </c>
       <c r="C78" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D78" s="14" t="s">
-        <v>491</v>
+        <v>272</v>
       </c>
       <c r="E78" s="9"/>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A79" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C79" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D79" s="14" t="s">
-        <v>273</v>
+        <v>488</v>
       </c>
       <c r="E79" s="9"/>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A80" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>170</v>
       </c>
       <c r="C80" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D80" s="14" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E80" s="9"/>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A81" s="37" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>171</v>
       </c>
       <c r="C81" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D81" s="14" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E81" s="9"/>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A82" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D82" s="14" t="s">
-        <v>40</v>
+        <v>275</v>
       </c>
       <c r="E82" s="9"/>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A83" s="37" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>174</v>
       </c>
       <c r="C83" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D83" s="14" t="s">
-        <v>276</v>
+        <v>40</v>
       </c>
       <c r="E83" s="9"/>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A84" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C84" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D84" s="14" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="E84" s="9"/>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A85" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>175</v>
       </c>
       <c r="C85" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D85" s="14" t="s">
-        <v>395</v>
+        <v>277</v>
       </c>
       <c r="E85" s="9"/>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A86" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C86" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D86" s="14" t="s">
-        <v>278</v>
+        <v>395</v>
       </c>
       <c r="E86" s="9"/>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A87" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>176</v>
       </c>
       <c r="C87" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D87" s="14" t="s">
-        <v>389</v>
+        <v>278</v>
       </c>
       <c r="E87" s="9"/>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A88" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>139</v>
       </c>
       <c r="C88" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D88" s="14" t="s">
-        <v>447</v>
+        <v>389</v>
       </c>
       <c r="E88" s="9"/>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A89" s="37" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>216</v>
       </c>
       <c r="C89" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D89" s="14" t="s">
-        <v>386</v>
+        <v>447</v>
       </c>
       <c r="E89" s="9"/>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A90" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D90" s="14" t="s">
-        <v>279</v>
+        <v>386</v>
       </c>
       <c r="E90" s="9"/>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A91" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D91" s="14" t="s">
-        <v>436</v>
+        <v>279</v>
       </c>
       <c r="E91" s="9"/>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A92" s="37" t="s">
         <v>181</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>133</v>
       </c>
       <c r="C92" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D92" s="14" t="s">
-        <v>280</v>
+        <v>436</v>
       </c>
       <c r="E92" s="9"/>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A93" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>182</v>
       </c>
       <c r="C93" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D93" s="14" t="s">
-        <v>446</v>
+        <v>280</v>
       </c>
       <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A94" s="37" t="s">
         <v>183</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D94" s="14" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
       <c r="E94" s="9"/>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A95" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D95" s="14" t="s">
-        <v>281</v>
+        <v>458</v>
       </c>
       <c r="E95" s="9"/>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A96" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D96" s="14" t="s">
-        <v>455</v>
+        <v>281</v>
       </c>
       <c r="E96" s="9"/>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A97" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C97" s="15"/>
       <c r="D97" s="14" t="s">
-        <v>398</v>
+        <v>455</v>
       </c>
       <c r="E97" s="9"/>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A98" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D98" s="14" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="E98" s="9"/>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A99" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>186</v>
       </c>
       <c r="C99" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D99" s="14" t="s">
-        <v>282</v>
+        <v>461</v>
       </c>
       <c r="E99" s="9"/>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A100" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>135</v>
       </c>
       <c r="C100" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D100" s="14" t="s">
-        <v>283</v>
+        <v>496</v>
       </c>
       <c r="E100" s="9"/>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A101" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>139</v>
       </c>
       <c r="C101" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D101" s="14" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E101" s="9"/>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A102" s="37" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B102" s="14" t="s">
         <v>473</v>
       </c>
       <c r="C102" s="44" t="s">
         <v>118</v>
       </c>
       <c r="D102" s="14" t="s">
-        <v>285</v>
+        <v>495</v>
       </c>
       <c r="E102" s="9"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A103" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>187</v>
       </c>
       <c r="C103" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E103" s="9"/>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>134</v>
       </c>
       <c r="C104" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D104" s="14" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E104" s="9"/>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A105" s="37" t="s">
         <v>188</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C105" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D105" s="14" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E105" s="9"/>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A106" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C106" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D106" s="14" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E106" s="9"/>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A107" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B107" s="14" t="s">
         <v>189</v>
       </c>
       <c r="C107" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D107" s="14" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E107" s="9"/>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A108" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="14" t="s">
-        <v>291</v>
+        <v>501</v>
       </c>
       <c r="E108" s="9"/>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A109" s="38" t="s">
         <v>190</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>173</v>
       </c>
       <c r="C109" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D109" s="14" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E109" s="9"/>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A110" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C110" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D110" s="14" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="E110" s="9"/>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A111" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>192</v>
       </c>
       <c r="C111" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D111" s="14" t="s">
-        <v>468</v>
+        <v>290</v>
       </c>
       <c r="E111" s="9"/>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A112" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C112" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D112" s="14" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E112" s="9"/>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A113" s="37" t="s">
         <v>404</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C113" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D113" s="14" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E113" s="9"/>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A114" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>194</v>
       </c>
       <c r="C114" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D114" s="14" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E114" s="9"/>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A115" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C115" s="15"/>
       <c r="D115" s="14" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="E115" s="9"/>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A116" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B116" s="14" t="s">
         <v>120</v>
       </c>
       <c r="C116" s="16" t="s">
         <v>118</v>
       </c>
       <c r="D116" s="14" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E116" s="9"/>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A117" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C117" s="17" t="s">
         <v>118</v>
       </c>
-      <c r="D117" s="19" t="s">
-        <v>379</v>
+      <c r="D117" s="14" t="s">
+        <v>295</v>
       </c>
       <c r="E117" s="9"/>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A118" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B118" s="14" t="s">
         <v>196</v>
       </c>
       <c r="C118" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D118" s="14" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E118" s="9"/>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A119" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>197</v>
       </c>
       <c r="C119" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D119" s="14" t="s">
-        <v>299</v>
+        <v>489</v>
       </c>
       <c r="E119" s="9"/>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A120" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>198</v>
       </c>
       <c r="C120" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D120" s="14" t="s">
-        <v>496</v>
+        <v>297</v>
       </c>
       <c r="E120" s="9"/>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A121" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C121" s="17" t="s">
         <v>118</v>
       </c>
-      <c r="D121" s="14" t="s">
-        <v>387</v>
+      <c r="D121" s="19" t="s">
+        <v>379</v>
       </c>
       <c r="E121" s="9"/>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A122" s="37" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>199</v>
       </c>
       <c r="C122" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D122" s="14" t="s">
-        <v>385</v>
+        <v>298</v>
       </c>
       <c r="E122" s="9"/>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A123" s="37" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>200</v>
       </c>
       <c r="C123" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D123" s="14" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="E123" s="9"/>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A124" s="37" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C124" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D124" s="14" t="s">
-        <v>301</v>
+        <v>493</v>
       </c>
       <c r="E124" s="9"/>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A125" s="37" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>138</v>
       </c>
       <c r="C125" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D125" s="14" t="s">
-        <v>83</v>
+        <v>387</v>
       </c>
       <c r="E125" s="9"/>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A126" s="37" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C126" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D126" s="14" t="s">
-        <v>302</v>
+        <v>385</v>
       </c>
       <c r="E126" s="9"/>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A127" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>202</v>
       </c>
       <c r="C127" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D127" s="14" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E127" s="9"/>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A128" s="37" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C128" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D128" s="14" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E128" s="9"/>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A129" s="37" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C129" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D129" s="14" t="s">
-        <v>305</v>
+        <v>83</v>
       </c>
       <c r="E129" s="9"/>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A130" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>204</v>
       </c>
       <c r="C130" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D130" s="14" t="s">
-        <v>394</v>
+        <v>302</v>
       </c>
       <c r="E130" s="9"/>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A131" s="37" t="s">
         <v>206</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C131" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D131" s="14" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E131" s="9"/>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A132" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C132" s="15"/>
       <c r="D132" s="14" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E132" s="9"/>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A133" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>208</v>
       </c>
       <c r="C133" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D133" s="14" t="s">
-        <v>456</v>
+        <v>305</v>
       </c>
       <c r="E133" s="9"/>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A134" s="37" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B134" s="14" t="s">
         <v>209</v>
       </c>
       <c r="C134" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D134" s="14" t="s">
-        <v>308</v>
+        <v>394</v>
       </c>
       <c r="E134" s="9"/>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A135" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>210</v>
       </c>
       <c r="C135" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D135" s="14" t="s">
-        <v>466</v>
+        <v>306</v>
       </c>
       <c r="E135" s="9"/>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A136" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>211</v>
       </c>
       <c r="C136" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D136" s="14" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="E136" s="9"/>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A137" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B137" s="14" t="s">
         <v>212</v>
       </c>
       <c r="C137" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D137" s="14" t="s">
-        <v>310</v>
+        <v>456</v>
       </c>
       <c r="E137" s="9"/>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A138" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B138" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C138" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D138" s="14" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E138" s="9"/>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A139" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B139" s="14" t="s">
         <v>214</v>
       </c>
       <c r="C139" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D139" s="14" t="s">
-        <v>312</v>
+        <v>466</v>
       </c>
       <c r="E139" s="9"/>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A140" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B140" s="14" t="s">
         <v>215</v>
       </c>
       <c r="C140" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D140" s="14" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E140" s="9"/>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A141" s="37" t="s">
         <v>433</v>
       </c>
       <c r="B141" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C141" s="15"/>
       <c r="D141" s="14" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E141" s="9"/>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A142" s="37" t="s">
         <v>393</v>
       </c>
       <c r="B142" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C142" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D142" s="14" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="E142" s="9"/>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A143" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B143" s="14" t="s">
         <v>218</v>
       </c>
       <c r="C143" s="30" t="s">
         <v>118</v>
       </c>
       <c r="D143" s="14" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E143" s="9"/>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A144" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B144" s="14" t="s">
         <v>150</v>
       </c>
       <c r="C144" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D144" s="14" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E144" s="9"/>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A145" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B145" s="14" t="s">
         <v>219</v>
       </c>
       <c r="C145" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D145" s="14" t="s">
-        <v>396</v>
+        <v>314</v>
       </c>
       <c r="E145" s="9"/>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A146" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B146" s="14" t="s">
         <v>179</v>
       </c>
       <c r="C146" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D146" s="14" t="s">
-        <v>397</v>
+        <v>315</v>
       </c>
       <c r="E146" s="9"/>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A147" s="37" t="s">
         <v>49</v>
       </c>
       <c r="B147" s="14" t="s">
         <v>220</v>
       </c>
       <c r="C147" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D147" s="14" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="E147" s="9"/>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A148" s="37" t="s">
         <v>462</v>
       </c>
       <c r="B148" s="14" t="s">
         <v>221</v>
       </c>
       <c r="C148" s="15"/>
       <c r="D148" s="14" t="s">
-        <v>405</v>
+        <v>317</v>
       </c>
       <c r="E148" s="9"/>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A149" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C149" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D149" s="14" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E149" s="9"/>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A150" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B150" s="14" t="s">
         <v>222</v>
       </c>
       <c r="C150" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D150" s="14" t="s">
-        <v>319</v>
+        <v>397</v>
       </c>
       <c r="E150" s="9"/>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A151" s="37" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="B151" s="14" t="s">
         <v>223</v>
       </c>
       <c r="C151" s="15"/>
       <c r="D151" s="14" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E151" s="9"/>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A152" s="37" t="s">
         <v>457</v>
       </c>
       <c r="B152" s="14" t="s">
         <v>179</v>
       </c>
       <c r="D152" s="14" t="s">
-        <v>321</v>
+        <v>405</v>
       </c>
       <c r="E152" s="9"/>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A153" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B153" s="14" t="s">
         <v>224</v>
       </c>
       <c r="C153" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D153" s="14" t="s">
-        <v>322</v>
+        <v>388</v>
       </c>
       <c r="E153" s="9"/>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A154" s="37" t="s">
         <v>453</v>
       </c>
       <c r="B154" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C154" s="40" t="s">
         <v>118</v>
       </c>
       <c r="D154" s="14" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E154" s="9"/>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A155" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B155" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C155" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D155" s="14" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="E155" s="9"/>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A156" s="37" t="s">
         <v>435</v>
       </c>
       <c r="B156" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C156" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D156" s="14" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E156" s="9"/>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A157" s="37" t="s">
-        <v>29</v>
+        <v>497</v>
       </c>
       <c r="B157" s="14" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="D157" s="14" t="s">
-        <v>413</v>
+        <v>322</v>
       </c>
       <c r="E157" s="9"/>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A158" s="37" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="B158" s="14" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="C158" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="C158" s="45" t="s">
         <v>118</v>
       </c>
       <c r="D158" s="14" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E158" s="9"/>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A159" s="37" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="B159" s="14" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="C159" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D159" s="14" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E159" s="9"/>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A160" s="37" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B160" s="14" t="s">
-        <v>226</v>
+        <v>124</v>
       </c>
       <c r="C160" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D160" s="14" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E160" s="9"/>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A161" s="37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B161" s="14" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C161" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D161" s="14" t="s">
-        <v>329</v>
+        <v>413</v>
       </c>
       <c r="E161" s="9"/>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A162" s="37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B162" s="14" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C162" s="17" t="s">
         <v>118</v>
       </c>
       <c r="D162" s="14" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E162" s="9"/>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A163" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B163" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="C163" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="E163" s="9"/>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A164" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="B163" s="14" t="s">
+      <c r="B164" s="14" t="s">
         <v>229</v>
       </c>
-      <c r="C163" s="15"/>
-[...6 lines deleted...]
-      <c r="A164" s="39" t="s">
+      <c r="C164" s="15"/>
+      <c r="D164" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="E164" s="9"/>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A165" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B164" s="20" t="s">
+      <c r="B165" s="20" t="s">
         <v>230</v>
       </c>
-      <c r="C164" s="21" t="s">
-[...7 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C165" s="21" t="s">
+        <v>118</v>
+      </c>
       <c r="D165" s="14" t="s">
-        <v>399</v>
+        <v>329</v>
       </c>
       <c r="E165" s="9"/>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A166" s="22"/>
       <c r="B166" s="22"/>
       <c r="C166" s="18"/>
       <c r="D166" s="14" t="s">
-        <v>400</v>
+        <v>330</v>
       </c>
       <c r="E166" s="9"/>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D167" s="14" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E167" s="9"/>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A168" s="22"/>
       <c r="B168" s="22"/>
       <c r="C168" s="18"/>
       <c r="D168" s="14" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="E168" s="9"/>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A169" s="22"/>
       <c r="B169" s="22"/>
       <c r="C169" s="18"/>
       <c r="D169" s="14" t="s">
-        <v>335</v>
+        <v>399</v>
       </c>
       <c r="E169" s="9"/>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A170" s="22"/>
       <c r="B170" s="22"/>
       <c r="C170" s="18"/>
       <c r="D170" s="14" t="s">
-        <v>336</v>
+        <v>400</v>
       </c>
       <c r="E170" s="9"/>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A171" s="22"/>
       <c r="B171" s="22"/>
       <c r="C171" s="18"/>
       <c r="D171" s="14" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E171" s="9"/>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A172" s="22"/>
       <c r="B172" s="22"/>
       <c r="C172" s="18"/>
       <c r="D172" s="14" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E172" s="9"/>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A173" s="22"/>
       <c r="B173" s="22"/>
       <c r="C173" s="18"/>
       <c r="D173" s="14" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="E173" s="9"/>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A174" s="22"/>
       <c r="B174" s="22"/>
       <c r="C174" s="18"/>
       <c r="D174" s="14" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="E174" s="9"/>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A175" s="22"/>
       <c r="B175" s="22"/>
       <c r="C175" s="18"/>
       <c r="D175" s="14" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E175" s="9"/>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A176" s="22"/>
       <c r="B176" s="22"/>
       <c r="C176" s="18"/>
       <c r="D176" s="14" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E176" s="9"/>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A177" s="22"/>
       <c r="B177" s="22"/>
       <c r="C177" s="18"/>
       <c r="D177" s="14" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="E177" s="9"/>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A178" s="22"/>
       <c r="B178" s="22"/>
       <c r="C178" s="18"/>
       <c r="D178" s="14" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E178" s="9"/>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A179" s="22"/>
       <c r="B179" s="22"/>
       <c r="C179" s="18"/>
       <c r="D179" s="14" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E179" s="9"/>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A180" s="22"/>
       <c r="B180" s="22"/>
       <c r="C180" s="18"/>
       <c r="D180" s="14" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E180" s="9"/>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A181" s="22"/>
       <c r="B181" s="22"/>
       <c r="C181" s="18"/>
       <c r="D181" s="14" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E181" s="9"/>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A182" s="22"/>
       <c r="B182" s="22"/>
       <c r="C182" s="18"/>
       <c r="D182" s="14" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E182" s="9"/>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A183" s="22"/>
       <c r="B183" s="22"/>
       <c r="C183" s="18"/>
       <c r="D183" s="14" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E183" s="9"/>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A184" s="22"/>
       <c r="B184" s="22"/>
       <c r="C184" s="18"/>
       <c r="D184" s="14" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E184" s="9"/>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A185" s="22"/>
       <c r="B185" s="22"/>
       <c r="C185" s="18"/>
       <c r="D185" s="14" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E185" s="9"/>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A186" s="22"/>
       <c r="B186" s="22"/>
       <c r="C186" s="18"/>
       <c r="D186" s="14" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E186" s="9"/>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A187" s="22"/>
       <c r="B187" s="22"/>
       <c r="C187" s="18"/>
       <c r="D187" s="14" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E187" s="9"/>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A188" s="22"/>
       <c r="B188" s="22"/>
       <c r="C188" s="18"/>
       <c r="D188" s="14" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E188" s="9"/>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A189" s="22"/>
       <c r="B189" s="22"/>
       <c r="C189" s="18"/>
       <c r="D189" s="14" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E189" s="9"/>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A190" s="22"/>
       <c r="B190" s="22"/>
       <c r="C190" s="18"/>
       <c r="D190" s="14" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="E190" s="9"/>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A191" s="22"/>
       <c r="B191" s="22"/>
       <c r="C191" s="18"/>
       <c r="D191" s="14" t="s">
-        <v>401</v>
+        <v>353</v>
       </c>
       <c r="E191" s="9"/>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A192" s="22"/>
       <c r="B192" s="22"/>
       <c r="C192" s="18"/>
       <c r="D192" s="14" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="E192" s="9"/>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A193" s="22"/>
       <c r="B193" s="22"/>
       <c r="C193" s="18"/>
       <c r="D193" s="14" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E193" s="9"/>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A194" s="22"/>
       <c r="B194" s="22"/>
       <c r="C194" s="18"/>
       <c r="D194" s="14" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E194" s="9"/>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A195" s="22"/>
       <c r="B195" s="22"/>
       <c r="C195" s="18"/>
       <c r="D195" s="14" t="s">
-        <v>359</v>
+        <v>401</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A196" s="22"/>
       <c r="B196" s="22"/>
       <c r="C196" s="18"/>
       <c r="D196" s="14" t="s">
-        <v>26</v>
+        <v>392</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A197" s="22"/>
       <c r="B197" s="22"/>
       <c r="C197" s="18"/>
       <c r="D197" s="14" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A198" s="22"/>
       <c r="B198" s="22"/>
       <c r="C198" s="18"/>
       <c r="D198" s="14" t="s">
-        <v>39</v>
+        <v>358</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A199" s="22"/>
       <c r="B199" s="22"/>
       <c r="C199" s="18"/>
-      <c r="D199" s="19" t="s">
-        <v>380</v>
+      <c r="D199" s="14" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D200" s="14" t="s">
-        <v>17</v>
+        <v>359</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D201" s="14" t="s">
-        <v>361</v>
+        <v>26</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D202" s="14" t="s">
-        <v>2</v>
+        <v>360</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D203" s="14" t="s">
-        <v>362</v>
+        <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="D204" s="14" t="s">
-        <v>493</v>
+      <c r="D204" s="19" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D205" s="14" t="s">
-        <v>363</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D206" s="14" t="s">
-        <v>414</v>
+        <v>361</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D207" s="14" t="s">
-        <v>364</v>
+        <v>2</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.3">
       <c r="D208" s="14" t="s">
-        <v>474</v>
+        <v>362</v>
       </c>
     </row>
     <row r="209" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D209" s="14" t="s">
-        <v>365</v>
+        <v>490</v>
       </c>
     </row>
     <row r="210" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D210" s="14" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
     </row>
     <row r="211" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D211" s="14" t="s">
-        <v>384</v>
+        <v>414</v>
       </c>
     </row>
     <row r="212" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D212" s="14" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="213" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D213" s="14" t="s">
-        <v>367</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D214" s="14" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="215" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D215" s="14" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
     </row>
     <row r="216" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D216" s="14" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
     </row>
     <row r="217" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D217" s="14" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
     </row>
     <row r="218" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D218" s="14" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="219" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D219" s="14" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="220" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D220" s="14" t="s">
-        <v>373</v>
+        <v>408</v>
       </c>
     </row>
     <row r="221" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D221" s="14" t="s">
-        <v>29</v>
+        <v>369</v>
       </c>
     </row>
     <row r="222" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D222" s="14" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="223" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D223" s="14" t="s">
-        <v>467</v>
+        <v>371</v>
       </c>
     </row>
     <row r="224" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D224" s="14" t="s">
-        <v>443</v>
+        <v>372</v>
       </c>
     </row>
     <row r="225" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D225" s="14" t="s">
-        <v>444</v>
+        <v>373</v>
       </c>
     </row>
     <row r="226" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D226" s="14" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
     </row>
     <row r="227" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D227" s="14" t="s">
-        <v>442</v>
+        <v>374</v>
       </c>
     </row>
     <row r="228" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D228" s="14" t="s">
-        <v>375</v>
+        <v>467</v>
       </c>
     </row>
     <row r="229" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D229" s="14" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
     </row>
     <row r="230" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D230" s="14" t="s">
-        <v>376</v>
+        <v>444</v>
       </c>
     </row>
     <row r="231" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D231" s="14" t="s">
-        <v>377</v>
+        <v>41</v>
       </c>
     </row>
     <row r="232" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D232" s="14" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="233" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D233" s="14" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="234" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D234" s="14" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="235" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D235" s="14" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="236" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D236" s="14" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="237" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D237" s="14" t="s">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A7:D207" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:D144">
     <sortCondition ref="A7:A144"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>