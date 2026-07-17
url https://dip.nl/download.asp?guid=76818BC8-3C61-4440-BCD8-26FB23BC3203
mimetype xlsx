--- v4 (2026-04-17)
+++ v5 (2026-07-17)
@@ -1,5360 +1,5393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD9FE8A1-6B92-406B-99D4-38A05C28F79B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="7"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet0" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet0" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet0!$A$7:$D$207</definedName>
-    <definedName name="_Hlk156913590" localSheetId="0">Sheet0!$C$17</definedName>
+    <definedName function="false" hidden="true" localSheetId="0" name="_xlnm._FilterDatabase" vbProcedure="false">Sheet0!$A$7:$D$207</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_Hlk156913590" vbProcedure="false">Sheet0!$C$17</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-  <fileRecoveryPr repairLoad="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...8 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="506">
-[...1208 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="513">
   <si>
     <r>
       <rPr>
-        <b/>
+        <b val="true"/>
         <sz val="20"/>
         <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <charset val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
-        <b/>
+        <b val="true"/>
         <sz val="20"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <charset val="1"/>
       </rPr>
-      <t>GEBRUIKERSLIJST DIP</t>
+      <t xml:space="preserve">GEBRUIKERSLIJST DIP</t>
     </r>
   </si>
   <si>
-    <t>Theater aan den Rijn</t>
-[...278 lines deleted...]
-    <t>TivoliVredenburg (bezig met koppelen)</t>
+    <t xml:space="preserve">    Geüpdatet 13 juli 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Nieuwe aanmeldingen sinds 1 maart 2026: Studio Bruijs, Huis Heerkens, Makershuis Ins Blau, Dara Bazelet, Wildpark, D2D Projects, Jonge Harten Festival, De Theatertroep, Nederlandse Vioolconcoursen, Multicultureel Podium Mozaïek, TivoliVredenburg, Nationale Jeugdorkesten Nederland</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF031E73"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
       <t xml:space="preserve">Theaters </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <charset val="1"/>
       </rPr>
-      <t>(158 totaal)</t>
+      <t xml:space="preserve">(160 totaal)</t>
     </r>
   </si>
   <si>
-    <t>Theater 't Voorhuys</t>
+    <t xml:space="preserve">Plaats</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF031E73"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
       <t xml:space="preserve">Koppeling Publieksmonitor </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <charset val="1"/>
       </rPr>
-      <t>(138 totaal)</t>
+      <t xml:space="preserve">(139 totaal)</t>
     </r>
   </si>
   <si>
-    <t>Nederlandse Vioolconcoursen</t>
-[...4 lines deleted...]
-  <si>
     <r>
+      <rPr>
+        <b val="true"/>
+        <sz val="11"/>
+        <color rgb="FF031E73"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+        <charset val="1"/>
+      </rPr>
       <t xml:space="preserve">Impresariaten / producenten </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
-        <scheme val="major"/>
+        <charset val="1"/>
       </rPr>
-      <t>(230 totaal)</t>
+      <t xml:space="preserve">(235 totaal)</t>
     </r>
   </si>
   <si>
-    <t>De Theatertroep</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Geüpdatet 7 april 2026</t>
+    <t xml:space="preserve">Agora Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lelystad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">✓</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;Brakema Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acteursgroep Wunderbaum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barghse Huus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">s-Heerenberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amsterdams Andalusisch Orkest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bogerd Theater (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Druten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anders Productions </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bijlmer Parktheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antiklimax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREStheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brielle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Afra Tafri Creations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chassé Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Breda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alles voor de Kunsten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conny Janssen Danst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asko|Schönberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cool Kunst en Cultuur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heerhugowaard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AT Next</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cpunt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoofddorp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BazarMedia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cultura Ede</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ede</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cultureel Centrum Corrosia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almere</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black Pencil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cultuurhuis De Klinker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winschoten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOG.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Gelderlandfabriek (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Culemborg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bunker Theaterzaken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Goudse Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gouda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bureau Berbee &amp; Jansen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Kleine Komedie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bureau Vergezicht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE KOM, stadstheater en kunstencentrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nieuwegein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buro Bannink</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Maaspoort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venlo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buro-Stek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Meervaart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">But What About</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Molenberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delfzijl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cat Smits Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Muze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noordwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cello Octet Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Nieuwe Vorst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tilburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CineMusic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Nobelaer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etten-Leur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collectief Blauwdruk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Rijswijkse Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rijswijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Company Marte Boneschansker (Stichting Bloos)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Poorterij</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaltbommel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Schuur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haarlem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cook a Dream B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Tamboer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoogeveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D2D Projects</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DeLaMar Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dans Brabant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deventer Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deventer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dansateliers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECI Cultuurfabriek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roermond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danstheater AYA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flint | Evenementen | Congressen |</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amersfoort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dara Bazelet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frascati Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dawn Collective</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fulco Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ijsselstein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Correspondent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haventheater Ijmuiden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ijmuiden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Dansers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Klooster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Woerden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Efteling B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Nationale Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Haag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Keet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOFtheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raalte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Stilte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huis Oostpool</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arnhem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Theater BV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Internationaal Theater Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Theatertroep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isala Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capelle aan den Ijssel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Toneelmakerij</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonge Harten Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Groningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Veenfabriek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kennemer Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beverwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Warme Winkel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klein Theater Dinxperlo (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinxperlo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Zee Theaterproducties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korzo Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIEHELEDING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kunstlinie Almere Flevoland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dood Paard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leidse Schouwburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leiden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liemers Kunstwerk!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zevenaar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duda Paiva (Stichting Laswerk)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Likeminds Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eigen Naam B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lux Nijmegen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nijmegen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Female Economy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxor Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fennan B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maaspodium </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fine Label</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Markant Theater Maashorst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Firma MES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martiniplaza Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Friendly Fire Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meerpaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dronten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grappige Zaken B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Munttheater </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">George Visser Productions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationale Opera &amp; Ballet Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golden Palace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlandse Dansdagen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maastricht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Filiaal theatermakers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oerol Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terschelling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Houten Huis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkstad Limburg Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heerlen, Kerkrade, Sittard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parktheater Eindhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eindhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Volksoperahuis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podium Hoge Woerd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Meern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Zuidelijk Toneel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podium Mozaïek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holland Opera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sneek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hotel Modern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posthuis Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heerenveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">House of Nouws</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posttheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huis Heerkens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.C.C. Theater de Kattendans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergeijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICK Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schaffelaar Theater BV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barneveld</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact Entertainment B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg &amp; Congrescentrum het Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoorn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impresariaat Bos bv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Agnietenhof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impresariaat Koperen Kees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Amphion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doetinchem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Amstelveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amstelveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Introdans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Concertzaal Tilburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakop Ahlbom Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Cuijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jamhali BV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg De Kampanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Helder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jazz Orchestra of the Concertgebouw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg De Kring</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roosendaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KASSETT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg De Lawei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drachten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kik Productions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg en Congrescentrum Orpheus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apeldoorn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knock On Entertainment B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Kunstmin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dordrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kobra Theaterbureau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Lochem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lochem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Ogterop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meppel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Sfera Armoniosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Venray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l'Alleanza delle Ragazze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spant!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bussum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Likeminds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOT Groningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurens Vocaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stad Als Podium (Theater Harderwijk)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harderwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LeineRoebana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsgehoorzaal Kampen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kampen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lloydscompany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsgehoorzaal Vlaardingen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlaardingen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maas Theater en Dans </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsschouwburg &amp; Philharmonie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maatschappij Discordia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsschouwburg De Harmonie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leeuwarden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Makershuis Ins Blau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsschouwburg en De Vereeniging </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANCO Bewegingstheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsschouwburg Utrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matzer Theaterproducties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadstheater Zoetermeer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoetermeer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maya Fridman Foundation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Ab Art</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abcoude</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MediaDome B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Amare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MediaLane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Cascade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hendrik-Ido-Ambacht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mevrouw Ogterop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting DOK6 Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Millennium Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Grand Futura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mojo Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting het Theater </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blaricum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MTSM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Kielzog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoogezand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muziektheater Hollands Diep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting MIMIK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationale Jeugdorkesten Nederland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Musis &amp; Stadstheater </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationale Opera &amp; Ballet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Schouwburg Hengelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hengelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NBprojects</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Theater &amp; Bioscoop de Nieuwe Kolk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlands Dans Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting VU (Griffioen)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlands Kamerkoor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">t Mozaïek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wijchen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlandse Reisopera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan de Parade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Bosch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlandse Vioolconcoursen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan de Schie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schiedam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Night of Comedy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan de Slinger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Houten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NITE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan den Rijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oorkaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan het Vrijthof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opera Zuid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Bellevue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orkater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Castellum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alphen aan den Rijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orkest Phion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Blauwe Kei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veghel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orkest van de Achttiende Eeuw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Bussel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oosterhout</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panama Pictures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Hofnar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valkenswaard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peergroup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Koornbeurs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franeker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Percossa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Krakeling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Philharmonie zuidnederland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Lampegiet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veenendaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poeha Theaterproducties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Leest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waalwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ProActs.nl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater De Lievekamp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUURee Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Lieve Vrouw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAAF Muziektheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Maagd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergen op Zoom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resonate Productions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Omval</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diemen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REP Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Oranjerie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rick Engelkes Theater Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Purmaryn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purmerend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scapino Ballet Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Schalm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veldhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Speeldoos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baarn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senf Theaterpartners B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Stoep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spijkernisse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHARP/ArnoSchuitemaker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Storm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winterswijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sjoege (was F.AGENCY)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Vest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alkmaar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slagwerk Den Haag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Veste</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delft</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solo Stories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Voorveghter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardenberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stage Entertainment Nederland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Willem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Papendrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stardust Circus International B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Winsinghhof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stel Dat:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Geert Teis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadskanaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Amsterdam Sinfonietta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Hanzehof &amp; Buitensociëteit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zutphen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting ARK - Connor Schumacher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Het Badhuis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Balls/ISH Dance Collective</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Het Kruispunt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barendrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Berlage Saxophone Quartet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Hof 88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Black Sheep Can Fly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Ins Blau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Boogaerdt/VanderSchoot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Junushoff</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wageningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Calefax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Kikker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Cappella Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Koningshof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maassluis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting CLUB GEWALT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Peeriscoop (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gorinchem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Club Guy &amp; Roni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Dadodans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Speelhuis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Helmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting De Gasten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater 't Voorhuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmeloord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Dunja Jocić</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Utrecht (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Eenvijfvijf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater van Beresteyn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veendam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Eigen Werk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterfestival Boulevard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Gasthuis Frascati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaters Diligentia en Pepijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Haag </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting George en Eran Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Zuidplein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Groundbreakers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TivoliVredenburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Het Laagland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tryater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Het NUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verkadefabriek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Holland Baroque</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vis à Vis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Homemade Productions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WestlandTheater De Naald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naaldwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Illusionary Rockaz Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilminktheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enschede</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Ivgi &amp; Greben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaantheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaandam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Kompagnie Kistemaker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeeland Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terneuzen, Middelburg, Goes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Meneer Monster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zwolse Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zwolle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Muziektheatergroep BOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Nederlands Blazers Ensemble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Nederlandse Bachvereniging</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting New European Ensemble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Noordpool Orkest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Oatmilk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting OPERA2DAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Plan d-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Pynarello</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Room with a View</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Rotterdams Kamerorkest – Sinfonia Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Rugged Solutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting SALLY Dansgezelschap Maastricht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Salon Dans en Filmorkest MaxTak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Schippers&amp;VanGucht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting SHIFFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Silbersee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Sites of Memory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Studio Peer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Stuim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting 't Barre Land</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting TENT circustheater producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting TG Echo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Toneelgroep Jan Vos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Twee-ater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Ulrike Quade Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting Via Berlin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting WArd/waRD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichting WENDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STIP theaterproducties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio 100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio Bruijs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studio Julian Hetzel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tall Tales Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEC Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tgECHO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tg. Winterberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Amsterdam Baroque Orchestra and Choir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater a/d Rijn (De Nieuwe Oost)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Artemis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater DEGASTEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Oostpool</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater RAST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Sonnevanck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Terra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Utrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterbolwerk PUNCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterbureau de mannen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterbureau FRIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theatergezelschap BonteHond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theatergroep De Horde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theatergroep De Jonge Honden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theatergroep Suburbia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterproductiehuis Zeelandia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theaterzaken Via Rudolphi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tijd van de Wolf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toneelgroep Maastricht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toneelschuur Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trend Media Groep B.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TripleT Agency</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trouble Man</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Urban Myth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">URLAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Hoorne Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanaf2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wabi Sabi Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wat We Doen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wildpark</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIRWAR Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wishful Singing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">X_YUSUF_BOSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZO! Gospel Choir</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="General"/>
+  </numFmts>
+  <fonts count="18">
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <b val="true"/>
+      <sz val="20"/>
+      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <b val="true"/>
+      <sz val="20"/>
+      <color rgb="FF031E73"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <color rgb="FF031E73"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="8"/>
+      <color rgb="FF031E73"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="11"/>
       <color rgb="FF031E73"/>
       <name val="Calibri Light"/>
       <family val="2"/>
-      <scheme val="major"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF031E73"/>
       <name val="Calibri Light"/>
       <family val="2"/>
-      <scheme val="major"/>
-[...7 lines deleted...]
-      <scheme val="major"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...32 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF000000"/>
+      <name val="Axiforma Black"/>
+      <family val="3"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF031E73"/>
+      <color rgb="FF2A6099"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="11"/>
+      <color rgb="FF2A6099"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="11"/>
+      <color rgb="FF2A6099"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF031E73"/>
+      <b val="true"/>
+      <sz val="10.5"/>
+      <color rgb="FF2A6099"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF2A6099"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
-      <scheme val="major"/>
-[...23 lines deleted...]
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F4FF"/>
+        <bgColor rgb="FFF8FAFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFF8FAFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
-    <border>
+  <borders count="12">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
-      <right/>
-[...2 lines deleted...]
-      </top>
+      <right style="thin"/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right/>
+      <top/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
-      <right/>
+      <right style="thin"/>
       <top/>
-      <bottom/>
-[...118 lines deleted...]
-      </bottom>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="47">
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+  <cellXfs count="42">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Standaard" xfId="0" builtinId="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="6">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFF0F4FF"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF031E73"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FF2A6099"/>
+          <bgColor rgb="FF000000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <colors>
-    <mruColors>
-[...1 lines deleted...]
-    </mruColors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF031E73"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFF8FAFF"/>
+      <rgbColor rgb="FFF0F4FF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF2A6099"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF002060"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+    </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F237"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:F242"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="B13" activeCellId="0" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.25" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="57.44140625" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="54.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="32.34"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="2" width="39.88"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="57.44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="A6" s="4"/>
+    <row r="1" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="3"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" customFormat="false" ht="21.05" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="8"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="8"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
     </row>
-    <row r="7" spans="1:6" s="3" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="7" s="14" customFormat="true" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="13"/>
+    </row>
+    <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="14"/>
+    </row>
+    <row r="9" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="19"/>
+    </row>
+    <row r="10" s="27" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="26"/>
+    </row>
+    <row r="11" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="28"/>
+      <c r="D11" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="19"/>
+    </row>
+    <row r="12" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="19"/>
+    </row>
+    <row r="13" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="19"/>
+    </row>
+    <row r="14" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="19"/>
+    </row>
+    <row r="15" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="19"/>
+    </row>
+    <row r="16" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="19"/>
+    </row>
+    <row r="17" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="19"/>
+    </row>
+    <row r="18" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="19"/>
+    </row>
+    <row r="19" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="19"/>
+    </row>
+    <row r="20" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="19"/>
+    </row>
+    <row r="21" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="19"/>
+    </row>
+    <row r="22" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" s="19"/>
+    </row>
+    <row r="23" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E23" s="19"/>
+    </row>
+    <row r="24" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="19"/>
+    </row>
+    <row r="25" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" s="19"/>
+    </row>
+    <row r="26" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="19"/>
+    </row>
+    <row r="27" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="19"/>
+    </row>
+    <row r="28" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="19"/>
+    </row>
+    <row r="29" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="19"/>
+    </row>
+    <row r="30" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="19"/>
+    </row>
+    <row r="31" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="19"/>
+    </row>
+    <row r="32" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="19"/>
+    </row>
+    <row r="33" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="19"/>
+    </row>
+    <row r="34" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="31"/>
+      <c r="D34" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="19"/>
+    </row>
+    <row r="35" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="19"/>
+    </row>
+    <row r="36" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E36" s="19"/>
+    </row>
+    <row r="37" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" s="19"/>
+    </row>
+    <row r="38" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="E38" s="19"/>
+    </row>
+    <row r="39" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E39" s="19"/>
+    </row>
+    <row r="40" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" s="19"/>
+    </row>
+    <row r="41" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E41" s="19"/>
+    </row>
+    <row r="42" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="E42" s="19"/>
+    </row>
+    <row r="43" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E43" s="19"/>
+    </row>
+    <row r="44" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" s="19"/>
+    </row>
+    <row r="45" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" s="31"/>
+      <c r="D45" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" s="19"/>
+    </row>
+    <row r="46" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="19"/>
+    </row>
+    <row r="47" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E47" s="19"/>
+    </row>
+    <row r="48" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="C48" s="31"/>
+      <c r="D48" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="19"/>
+    </row>
+    <row r="49" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E49" s="19"/>
+    </row>
+    <row r="50" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="31"/>
+      <c r="D50" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="E50" s="19"/>
+    </row>
+    <row r="51" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" s="19"/>
+    </row>
+    <row r="52" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" s="19"/>
+    </row>
+    <row r="53" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="E53" s="19"/>
+    </row>
+    <row r="54" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="31"/>
+      <c r="D54" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="E54" s="19"/>
+    </row>
+    <row r="55" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="31"/>
+      <c r="D55" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="E55" s="19"/>
+    </row>
+    <row r="56" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="25"/>
+      <c r="D56" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="19"/>
+    </row>
+    <row r="57" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="E57" s="19"/>
+    </row>
+    <row r="58" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C58" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" s="19"/>
+    </row>
+    <row r="59" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="E60" s="19"/>
+    </row>
+    <row r="61" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="E61" s="19"/>
+    </row>
+    <row r="62" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="E62" s="19"/>
+    </row>
+    <row r="63" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="31"/>
+      <c r="D63" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="E63" s="19"/>
+    </row>
+    <row r="64" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C64" s="31"/>
+      <c r="D64" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="E64" s="19"/>
+    </row>
+    <row r="65" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C65" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E65" s="19"/>
+    </row>
+    <row r="66" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="E66" s="19"/>
+    </row>
+    <row r="67" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="E67" s="19"/>
+    </row>
+    <row r="68" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="E68" s="19"/>
+    </row>
+    <row r="69" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="C69" s="34"/>
+      <c r="D69" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="E69" s="19"/>
+    </row>
+    <row r="70" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="19"/>
+    </row>
+    <row r="71" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="20" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="E71" s="19"/>
+    </row>
+    <row r="72" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="E72" s="19"/>
+    </row>
+    <row r="73" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E73" s="19"/>
+    </row>
+    <row r="74" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="E74" s="19"/>
+    </row>
+    <row r="75" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C75" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="E75" s="19"/>
+    </row>
+    <row r="76" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="E76" s="19"/>
+    </row>
+    <row r="77" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="19"/>
+    </row>
+    <row r="78" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="C78" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="E78" s="19"/>
+    </row>
+    <row r="79" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C79" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="E79" s="19"/>
+    </row>
+    <row r="80" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="C80" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="E80" s="19"/>
+    </row>
+    <row r="81" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C81" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="E81" s="19"/>
+    </row>
+    <row r="82" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E82" s="19"/>
+    </row>
+    <row r="83" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="E83" s="19"/>
+    </row>
+    <row r="84" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="B84" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C84" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="E84" s="19"/>
+    </row>
+    <row r="85" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="20" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="E86" s="19"/>
+    </row>
+    <row r="87" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E87" s="19"/>
+    </row>
+    <row r="88" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="20" t="s">
+        <v>228</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="E88" s="19"/>
+    </row>
+    <row r="89" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E89" s="19"/>
+    </row>
+    <row r="90" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="E90" s="19"/>
+    </row>
+    <row r="91" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="E91" s="19"/>
+    </row>
+    <row r="92" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="C92" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="E92" s="19"/>
+    </row>
+    <row r="93" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="E93" s="19"/>
+    </row>
+    <row r="94" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="E94" s="19"/>
+    </row>
+    <row r="95" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="34" t="s">
+        <v>249</v>
+      </c>
+      <c r="E95" s="19"/>
+    </row>
+    <row r="96" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="20" t="s">
+        <v>250</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="E96" s="19"/>
+    </row>
+    <row r="97" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>254</v>
+      </c>
+      <c r="E97" s="19"/>
+    </row>
+    <row r="98" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="E98" s="19"/>
+    </row>
+    <row r="99" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="20" t="s">
+        <v>258</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C99" s="35"/>
+      <c r="D99" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="E99" s="19"/>
+    </row>
+    <row r="100" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E100" s="19"/>
+    </row>
+    <row r="101" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="B101" s="21" t="s">
+        <v>264</v>
+      </c>
+      <c r="C101" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="E101" s="19"/>
+    </row>
+    <row r="102" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="20" t="s">
+        <v>266</v>
+      </c>
+      <c r="B102" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="E102" s="19"/>
+    </row>
+    <row r="103" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="E103" s="19"/>
+    </row>
+    <row r="104" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="20" t="s">
+        <v>271</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>272</v>
+      </c>
+      <c r="C104" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="E104" s="19"/>
+    </row>
+    <row r="105" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="20" t="s">
+        <v>274</v>
+      </c>
+      <c r="B105" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E105" s="19"/>
+    </row>
+    <row r="106" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E106" s="19"/>
+    </row>
+    <row r="107" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="20" t="s">
+        <v>279</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="E107" s="19"/>
+    </row>
+    <row r="108" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="20" t="s">
+        <v>281</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="E108" s="19"/>
+    </row>
+    <row r="109" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="20" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="E109" s="19"/>
+    </row>
+    <row r="110" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C110" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D110" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="E110" s="19"/>
+    </row>
+    <row r="111" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="20" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="C111" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="E111" s="19"/>
+    </row>
+    <row r="112" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="E112" s="19"/>
+    </row>
+    <row r="113" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="20" t="s">
+        <v>295</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="E113" s="19"/>
+    </row>
+    <row r="114" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="20" t="s">
+        <v>298</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>300</v>
+      </c>
+      <c r="E114" s="19"/>
+    </row>
+    <row r="115" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="20" t="s">
+        <v>301</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="E115" s="19"/>
+    </row>
+    <row r="116" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="20" t="s">
+        <v>303</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C116" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="E116" s="19"/>
+    </row>
+    <row r="117" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="20" t="s">
+        <v>305</v>
+      </c>
+      <c r="B117" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C117" s="35"/>
+      <c r="D117" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="E117" s="19"/>
+    </row>
+    <row r="118" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="20" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>308</v>
+      </c>
+      <c r="C118" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" s="19"/>
+    </row>
+    <row r="119" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="20" t="s">
+        <v>310</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="C119" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="E119" s="19"/>
+    </row>
+    <row r="120" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="20" t="s">
+        <v>313</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="E120" s="19"/>
+    </row>
+    <row r="121" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="20" t="s">
+        <v>316</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="C121" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E121" s="19"/>
+    </row>
+    <row r="122" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="20" t="s">
+        <v>319</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="C122" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="E122" s="19"/>
+    </row>
+    <row r="123" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="20" t="s">
+        <v>322</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="E123" s="19"/>
+    </row>
+    <row r="124" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>325</v>
+      </c>
+      <c r="C124" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="E124" s="19"/>
+    </row>
+    <row r="125" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="20" t="s">
+        <v>327</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="E125" s="19"/>
+    </row>
+    <row r="126" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="20" t="s">
+        <v>330</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="E126" s="19"/>
+    </row>
+    <row r="127" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="20" t="s">
+        <v>333</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="E127" s="19"/>
+    </row>
+    <row r="128" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="20" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C128" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>337</v>
+      </c>
+      <c r="E128" s="19"/>
+    </row>
+    <row r="129" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="C129" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>340</v>
+      </c>
+      <c r="E129" s="19"/>
+    </row>
+    <row r="130" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="20" t="s">
+        <v>341</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C130" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>342</v>
+      </c>
+      <c r="E130" s="19"/>
+    </row>
+    <row r="131" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="20" t="s">
+        <v>343</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="E131" s="19"/>
+    </row>
+    <row r="132" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="E132" s="19"/>
+    </row>
+    <row r="133" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>349</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>350</v>
+      </c>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="20" t="s">
+        <v>351</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C134" s="35"/>
+      <c r="D134" s="21" t="s">
+        <v>353</v>
+      </c>
+      <c r="E134" s="19"/>
+    </row>
+    <row r="135" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="20" t="s">
+        <v>354</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>355</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="E135" s="19"/>
+    </row>
+    <row r="136" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="20" t="s">
+        <v>357</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>358</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" s="21" t="s">
+        <v>359</v>
+      </c>
+      <c r="E136" s="19"/>
+    </row>
+    <row r="137" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>361</v>
+      </c>
+      <c r="C137" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D137" s="21" t="s">
+        <v>362</v>
+      </c>
+      <c r="E137" s="19"/>
+    </row>
+    <row r="138" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="20" t="s">
+        <v>363</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>364</v>
+      </c>
+      <c r="C138" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="E138" s="19"/>
+    </row>
+    <row r="139" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="20" t="s">
+        <v>366</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>367</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="E139" s="19"/>
+    </row>
+    <row r="140" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="20" t="s">
+        <v>369</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>370</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="21" t="s">
+        <v>371</v>
+      </c>
+      <c r="E140" s="19"/>
+    </row>
+    <row r="141" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="20" t="s">
+        <v>372</v>
+      </c>
+      <c r="B141" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="C141" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>374</v>
+      </c>
+      <c r="E141" s="19"/>
+    </row>
+    <row r="142" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="20" t="s">
+        <v>375</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>376</v>
+      </c>
+      <c r="C142" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="E142" s="19"/>
+    </row>
+    <row r="143" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="20" t="s">
+        <v>378</v>
+      </c>
+      <c r="B143" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C143" s="35"/>
+      <c r="D143" s="21" t="s">
+        <v>379</v>
+      </c>
+      <c r="E143" s="19"/>
+    </row>
+    <row r="144" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="20" t="s">
+        <v>380</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="C144" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>382</v>
+      </c>
+      <c r="E144" s="19"/>
+    </row>
+    <row r="145" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="20" t="s">
+        <v>383</v>
+      </c>
+      <c r="B145" s="21" t="s">
+        <v>384</v>
+      </c>
+      <c r="C145" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" s="21" t="s">
+        <v>385</v>
+      </c>
+      <c r="E145" s="19"/>
+    </row>
+    <row r="146" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="20" t="s">
+        <v>386</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C146" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>387</v>
+      </c>
+      <c r="E146" s="19"/>
+    </row>
+    <row r="147" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="20" t="s">
+        <v>388</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="E147" s="19"/>
+    </row>
+    <row r="148" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="20" t="s">
+        <v>391</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C148" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="21" t="s">
+        <v>392</v>
+      </c>
+      <c r="E148" s="19"/>
+    </row>
+    <row r="149" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="20" t="s">
+        <v>393</v>
+      </c>
+      <c r="B149" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="C149" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="E149" s="19"/>
+    </row>
+    <row r="150" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="20" t="s">
+        <v>396</v>
+      </c>
+      <c r="B150" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="C150" s="35"/>
+      <c r="D150" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="E150" s="19"/>
+    </row>
+    <row r="151" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="B151" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C151" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="E151" s="19"/>
+    </row>
+    <row r="152" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="20" t="s">
+        <v>401</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="E152" s="19"/>
+    </row>
+    <row r="153" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="20" t="s">
+        <v>404</v>
+      </c>
+      <c r="B153" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="C153" s="35"/>
+      <c r="D153" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="E153" s="19"/>
+    </row>
+    <row r="154" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="20" t="s">
+        <v>407</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C154" s="31"/>
+      <c r="D154" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="E154" s="19"/>
+    </row>
+    <row r="155" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="20" t="s">
+        <v>409</v>
+      </c>
+      <c r="B155" s="21" t="s">
+        <v>410</v>
+      </c>
+      <c r="C155" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="21" t="s">
+        <v>411</v>
+      </c>
+      <c r="E155" s="19"/>
+    </row>
+    <row r="156" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="20" t="s">
+        <v>412</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="C156" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="21" t="s">
+        <v>413</v>
+      </c>
+      <c r="E156" s="19"/>
+    </row>
+    <row r="157" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="20" t="s">
+        <v>414</v>
+      </c>
+      <c r="B157" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="C157" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" s="21" t="s">
+        <v>416</v>
+      </c>
+      <c r="E157" s="19"/>
+    </row>
+    <row r="158" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="20" t="s">
+        <v>417</v>
+      </c>
+      <c r="B158" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C158" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="E158" s="19"/>
+    </row>
+    <row r="159" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="20" t="s">
+        <v>419</v>
+      </c>
+      <c r="B159" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C159" s="31"/>
+      <c r="D159" s="21" t="s">
+        <v>420</v>
+      </c>
+      <c r="E159" s="19"/>
+    </row>
+    <row r="160" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="20" t="s">
+        <v>421</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C160" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="E160" s="19"/>
+    </row>
+    <row r="161" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="20" t="s">
+        <v>423</v>
+      </c>
+      <c r="B161" s="21" t="s">
+        <v>293</v>
+      </c>
+      <c r="C161" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="E161" s="19"/>
+    </row>
+    <row r="162" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="20" t="s">
+        <v>425</v>
+      </c>
+      <c r="B162" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="E162" s="19"/>
+    </row>
+    <row r="163" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="20" t="s">
+        <v>427</v>
+      </c>
+      <c r="B163" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="E163" s="19"/>
+    </row>
+    <row r="164" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="20" t="s">
+        <v>430</v>
+      </c>
+      <c r="B164" s="21" t="s">
+        <v>431</v>
+      </c>
+      <c r="C164" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="21" t="s">
+        <v>432</v>
+      </c>
+      <c r="E164" s="19"/>
+    </row>
+    <row r="165" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="20" t="s">
+        <v>433</v>
+      </c>
+      <c r="B165" s="21" t="s">
+        <v>434</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="21" t="s">
+        <v>435</v>
+      </c>
+      <c r="E165" s="19"/>
+    </row>
+    <row r="166" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="20" t="s">
+        <v>436</v>
+      </c>
+      <c r="B166" s="21" t="s">
+        <v>437</v>
+      </c>
+      <c r="C166" s="35"/>
+      <c r="D166" s="21" t="s">
+        <v>438</v>
+      </c>
+      <c r="E166" s="19"/>
+    </row>
+    <row r="167" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="37" t="s">
+        <v>439</v>
+      </c>
+      <c r="B167" s="38" t="s">
+        <v>440</v>
+      </c>
+      <c r="C167" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" s="21" t="s">
+        <v>441</v>
+      </c>
+      <c r="E167" s="19"/>
+    </row>
+    <row r="168" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="40"/>
+      <c r="B168" s="40"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="21" t="s">
+        <v>442</v>
+      </c>
+      <c r="E168" s="19"/>
+    </row>
+    <row r="169" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="40"/>
+      <c r="B169" s="40"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="21" t="s">
+        <v>443</v>
+      </c>
+      <c r="E169" s="19"/>
+    </row>
+    <row r="170" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="40"/>
+      <c r="B170" s="40"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="21" t="s">
+        <v>444</v>
+      </c>
+      <c r="E170" s="19"/>
+    </row>
+    <row r="171" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="40"/>
+      <c r="B171" s="40"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="21" t="s">
+        <v>445</v>
+      </c>
+      <c r="E171" s="19"/>
+    </row>
+    <row r="172" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="40"/>
+      <c r="B172" s="40"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="21" t="s">
+        <v>446</v>
+      </c>
+      <c r="E172" s="19"/>
+    </row>
+    <row r="173" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="40"/>
+      <c r="B173" s="40"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E173" s="19"/>
+    </row>
+    <row r="174" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="40"/>
+      <c r="B174" s="40"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="21" t="s">
+        <v>448</v>
+      </c>
+      <c r="E174" s="19"/>
+    </row>
+    <row r="175" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="40"/>
+      <c r="B175" s="40"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="21" t="s">
+        <v>449</v>
+      </c>
+      <c r="E175" s="19"/>
+    </row>
+    <row r="176" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="40"/>
+      <c r="B176" s="40"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="E176" s="19"/>
+    </row>
+    <row r="177" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="40"/>
+      <c r="B177" s="40"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="21" t="s">
+        <v>451</v>
+      </c>
+      <c r="E177" s="19"/>
+    </row>
+    <row r="178" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="40"/>
+      <c r="B178" s="40"/>
+      <c r="C178" s="41"/>
+      <c r="D178" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="E178" s="19"/>
+    </row>
+    <row r="179" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="40"/>
+      <c r="B179" s="40"/>
+      <c r="C179" s="41"/>
+      <c r="D179" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="E179" s="19"/>
+    </row>
+    <row r="180" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="40"/>
+      <c r="B180" s="40"/>
+      <c r="C180" s="41"/>
+      <c r="D180" s="21" t="s">
+        <v>454</v>
+      </c>
+      <c r="E180" s="19"/>
+    </row>
+    <row r="181" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="40"/>
+      <c r="B181" s="40"/>
+      <c r="C181" s="41"/>
+      <c r="D181" s="21" t="s">
+        <v>455</v>
+      </c>
+      <c r="E181" s="19"/>
+    </row>
+    <row r="182" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="40"/>
+      <c r="B182" s="40"/>
+      <c r="C182" s="41"/>
+      <c r="D182" s="21" t="s">
+        <v>456</v>
+      </c>
+      <c r="E182" s="19"/>
+    </row>
+    <row r="183" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="40"/>
+      <c r="B183" s="40"/>
+      <c r="C183" s="41"/>
+      <c r="D183" s="21" t="s">
+        <v>457</v>
+      </c>
+      <c r="E183" s="19"/>
+    </row>
+    <row r="184" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="40"/>
+      <c r="B184" s="40"/>
+      <c r="C184" s="41"/>
+      <c r="D184" s="21" t="s">
+        <v>458</v>
+      </c>
+      <c r="E184" s="19"/>
+    </row>
+    <row r="185" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="40"/>
+      <c r="B185" s="40"/>
+      <c r="C185" s="41"/>
+      <c r="D185" s="21" t="s">
+        <v>459</v>
+      </c>
+      <c r="E185" s="19"/>
+    </row>
+    <row r="186" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="40"/>
+      <c r="B186" s="40"/>
+      <c r="C186" s="41"/>
+      <c r="D186" s="21" t="s">
+        <v>460</v>
+      </c>
+      <c r="E186" s="19"/>
+    </row>
+    <row r="187" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="40"/>
+      <c r="B187" s="40"/>
+      <c r="C187" s="41"/>
+      <c r="D187" s="21" t="s">
+        <v>461</v>
+      </c>
+      <c r="E187" s="19"/>
+    </row>
+    <row r="188" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="40"/>
+      <c r="B188" s="40"/>
+      <c r="C188" s="41"/>
+      <c r="D188" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="E188" s="19"/>
+    </row>
+    <row r="189" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="40"/>
+      <c r="B189" s="40"/>
+      <c r="C189" s="41"/>
+      <c r="D189" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E189" s="19"/>
+    </row>
+    <row r="190" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="40"/>
+      <c r="B190" s="40"/>
+      <c r="C190" s="41"/>
+      <c r="D190" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="E190" s="19"/>
+    </row>
+    <row r="191" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="40"/>
+      <c r="B191" s="40"/>
+      <c r="C191" s="41"/>
+      <c r="D191" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="E191" s="19"/>
+    </row>
+    <row r="192" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="40"/>
+      <c r="B192" s="40"/>
+      <c r="C192" s="41"/>
+      <c r="D192" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="E192" s="19"/>
+    </row>
+    <row r="193" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="40"/>
+      <c r="B193" s="40"/>
+      <c r="C193" s="41"/>
+      <c r="D193" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="E193" s="19"/>
+    </row>
+    <row r="194" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="40"/>
+      <c r="B194" s="40"/>
+      <c r="C194" s="41"/>
+      <c r="D194" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="E194" s="19"/>
+    </row>
+    <row r="195" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="40"/>
+      <c r="B195" s="40"/>
+      <c r="C195" s="41"/>
+      <c r="D195" s="21" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="40"/>
+      <c r="B196" s="40"/>
+      <c r="C196" s="41"/>
+      <c r="D196" s="21" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="40"/>
+      <c r="B197" s="40"/>
+      <c r="C197" s="41"/>
+      <c r="D197" s="21" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="40"/>
+      <c r="B198" s="40"/>
+      <c r="C198" s="41"/>
+      <c r="D198" s="34" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="40"/>
+      <c r="B199" s="40"/>
+      <c r="C199" s="41"/>
+      <c r="D199" s="21" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D200" s="21" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="201" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D201" s="21" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D202" s="21" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D203" s="21" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D204" s="21" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="205" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D205" s="21" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D206" s="21" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D207" s="21" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D208" s="24" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D209" s="21" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D210" s="21" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D211" s="21" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D212" s="21" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D213" s="21" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D214" s="21" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D215" s="21" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D216" s="21" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D217" s="21" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D218" s="21" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D219" s="21" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D220" s="21" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D221" s="21" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D222" s="21" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D223" s="21" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D224" s="21" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D225" s="21" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D226" s="21" t="s">
         <v>498</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="11" t="s">
+    </row>
+    <row r="227" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D227" s="21" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D228" s="21" t="s">
         <v>500</v>
       </c>
-      <c r="D7" s="12" t="s">
+    </row>
+    <row r="229" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D229" s="21" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D230" s="21" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D231" s="21" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D232" s="21" t="s">
         <v>503</v>
       </c>
-      <c r="E7" s="8"/>
-[...542 lines deleted...]
-      <c r="D44" s="14" t="s">
+    </row>
+    <row r="233" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D233" s="21" t="s">
         <v>504</v>
       </c>
-      <c r="E44" s="9"/>
-[...258 lines deleted...]
-      <c r="A63" s="37" t="s">
+    </row>
+    <row r="234" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D234" s="21" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="235" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D235" s="21" t="s">
         <v>425</v>
       </c>
-      <c r="B63" s="14" t="s">
-[...1999 lines deleted...]
-        <v>378</v>
+    </row>
+    <row r="236" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D236" s="21" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="237" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D237" s="21" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="238" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D238" s="21" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="239" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D239" s="21" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="240" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D240" s="21" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="241" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D241" s="21" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="242" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D242" s="21" t="s">
+        <v>512</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:D207" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <autoFilter ref="A7:D207"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.4.2$Windows_X86_64 LibreOffice_project/0229ac93fcf0d7cbc6376066c6f35021cef002dc</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>nl-NL</dc:language>
+  <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>