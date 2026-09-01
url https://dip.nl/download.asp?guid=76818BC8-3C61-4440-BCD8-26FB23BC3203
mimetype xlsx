--- v5 (2026-07-17)
+++ v6 (2026-09-01)
@@ -13,93 +13,93 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
   <fileVersion appName="Calc" lowestEdited="7"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName function="false" hidden="true" localSheetId="0" name="_xlnm._FilterDatabase" vbProcedure="false">Sheet0!$A$7:$D$207</definedName>
-    <definedName function="false" hidden="false" localSheetId="0" name="_Hlk156913590" vbProcedure="false">Sheet0!$C$17</definedName>
+    <definedName function="false" hidden="true" localSheetId="0" name="_xlnm._FilterDatabase" vbProcedure="false">Sheet0!$A$7:$D$243</definedName>
+    <definedName function="false" hidden="false" localSheetId="0" name="_Hlk156913590" vbProcedure="false">Sheet0!$C$19</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="702" uniqueCount="514">
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="20"/>
         <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="20"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">GEBRUIKERSLIJST DIP</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">    Geüpdatet 13 juli 2026</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Nieuwe aanmeldingen sinds 1 maart 2026: Studio Bruijs, Huis Heerkens, Makershuis Ins Blau, Dara Bazelet, Wildpark, D2D Projects, Jonge Harten Festival, De Theatertroep, Nederlandse Vioolconcoursen, Multicultureel Podium Mozaïek, TivoliVredenburg, Nationale Jeugdorkesten Nederland</t>
+    <t xml:space="preserve">    Geüpdatet 5 augustus 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Nieuwe aanmeldingen sinds 1 maart 2026: Theatercolleges, Studio Bruijs, Huis Heerkens, Makershuis Ins Blau, Dara Bazelet, Wildpark, D2D Projects, Jonge Harten Festival, De Theatertroep, Nederlandse Vioolconcoursen, Multicultureel Podium Mozaïek, TivoliVredenburg, Nationale Jeugdorkesten Nederland</t>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Theaters </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">(160 totaal)</t>
     </r>
   </si>
   <si>
@@ -126,1580 +126,1583 @@
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">(139 totaal)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b val="true"/>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">Impresariaten / producenten </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF031E73"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">(235 totaal)</t>
+      <t xml:space="preserve">(236 totaal)</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Ab Art / Theater Piet Mondriaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abcoude</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;Brakema Producties</t>
+  </si>
+  <si>
     <t xml:space="preserve">Agora Theater</t>
   </si>
   <si>
     <t xml:space="preserve">Lelystad</t>
   </si>
   <si>
     <t xml:space="preserve">✓</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;Brakema Producties</t>
+    <t xml:space="preserve">2-ater Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amare </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Haag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acteursgroep Wunderbaum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREStheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brielle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Afra Tafri Creations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barghse Huus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">s-Heerenberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alles voor de Kunsten</t>
   </si>
   <si>
     <t xml:space="preserve">ATLAS Theater</t>
   </si>
   <si>
     <t xml:space="preserve">Emmen</t>
   </si>
   <si>
-    <t xml:space="preserve">Acteursgroep Wunderbaum</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">s-Heerenberg</t>
+    <t xml:space="preserve">Amsterdam Sinfonietta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bogerd Theater (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Druten</t>
   </si>
   <si>
     <t xml:space="preserve">Amsterdams Andalusisch Orkest</t>
   </si>
   <si>
-    <t xml:space="preserve">Bogerd Theater (voeren kaartstanden handmatig in)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Druten</t>
+    <t xml:space="preserve">Bijlmer Parktheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amsterdam</t>
   </si>
   <si>
     <t xml:space="preserve">Anders Productions </t>
   </si>
   <si>
-    <t xml:space="preserve">Bijlmer Parktheater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Amsterdam</t>
+    <t xml:space="preserve">Cascade </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hendrik-Ido-Ambacht</t>
   </si>
   <si>
     <t xml:space="preserve">Antiklimax</t>
   </si>
   <si>
-    <t xml:space="preserve">BREStheater</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Chassé Theater</t>
   </si>
   <si>
     <t xml:space="preserve">Breda</t>
   </si>
   <si>
-    <t xml:space="preserve">Alles voor de Kunsten</t>
+    <t xml:space="preserve">ARK - Connor Schumacher</t>
   </si>
   <si>
     <t xml:space="preserve">Conny Janssen Danst</t>
   </si>
   <si>
     <t xml:space="preserve">Rotterdam</t>
   </si>
   <si>
     <t xml:space="preserve">Asko|Schönberg</t>
   </si>
   <si>
     <t xml:space="preserve">Cool Kunst en Cultuur</t>
   </si>
   <si>
     <t xml:space="preserve">Heerhugowaard</t>
   </si>
   <si>
     <t xml:space="preserve">AT Next</t>
   </si>
   <si>
     <t xml:space="preserve">Cpunt</t>
   </si>
   <si>
     <t xml:space="preserve">Hoofddorp</t>
   </si>
   <si>
     <t xml:space="preserve">BazarMedia</t>
   </si>
   <si>
     <t xml:space="preserve">Cultura Ede</t>
   </si>
   <si>
     <t xml:space="preserve">Ede</t>
   </si>
   <si>
+    <t xml:space="preserve">Berlage Saxophone Quartet</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cultureel Centrum Corrosia</t>
   </si>
   <si>
     <t xml:space="preserve">Almere</t>
   </si>
   <si>
+    <t xml:space="preserve">Cultuurhuis De Klinker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winschoten</t>
+  </si>
+  <si>
     <t xml:space="preserve">Black Pencil</t>
   </si>
   <si>
-    <t xml:space="preserve">Cultuurhuis De Klinker</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Winschoten</t>
+    <t xml:space="preserve">De Gelderlandfabriek (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Culemborg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black Sheep Can Fly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Goudse Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gouda</t>
   </si>
   <si>
     <t xml:space="preserve">BOG.</t>
   </si>
   <si>
-    <t xml:space="preserve">De Gelderlandfabriek (voeren kaartstanden handmatig in)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Culemborg</t>
+    <t xml:space="preserve">De Kleine Komedie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boogaerdt/VanderSchoot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE KOM, stadstheater en kunstencentrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nieuwegein</t>
   </si>
   <si>
     <t xml:space="preserve">Bunker Theaterzaken</t>
   </si>
   <si>
-    <t xml:space="preserve">De Goudse Schouwburg</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Gouda</t>
+    <t xml:space="preserve">De Maaspoort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venlo</t>
   </si>
   <si>
     <t xml:space="preserve">Bureau Berbee &amp; Jansen</t>
   </si>
   <si>
-    <t xml:space="preserve">De Kleine Komedie </t>
+    <t xml:space="preserve">De Meervaart</t>
   </si>
   <si>
     <t xml:space="preserve">Bureau Vergezicht</t>
   </si>
   <si>
-    <t xml:space="preserve">DE KOM, stadstheater en kunstencentrum</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Nieuwegein</t>
+    <t xml:space="preserve">De Molenberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delfzijl</t>
   </si>
   <si>
     <t xml:space="preserve">Buro Bannink</t>
   </si>
   <si>
-    <t xml:space="preserve">De Maaspoort</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Venlo</t>
+    <t xml:space="preserve">De Muze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noordwijk</t>
   </si>
   <si>
     <t xml:space="preserve">Buro-Stek</t>
   </si>
   <si>
-    <t xml:space="preserve">De Meervaart</t>
+    <t xml:space="preserve">De Nieuwe Kolk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assen</t>
   </si>
   <si>
     <t xml:space="preserve">But What About</t>
   </si>
   <si>
-    <t xml:space="preserve">De Molenberg</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Delfzijl</t>
+    <t xml:space="preserve">De Nieuwe Vorst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tilburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calefax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Nobelaer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etten-Leur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cappella Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Rijswijkse Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rijswijk</t>
   </si>
   <si>
     <t xml:space="preserve">Cat Smits Company</t>
   </si>
   <si>
-    <t xml:space="preserve">De Muze</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Noordwijk</t>
+    <t xml:space="preserve">De Poorterij</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaltbommel</t>
   </si>
   <si>
     <t xml:space="preserve">Cello Octet Amsterdam</t>
   </si>
   <si>
-    <t xml:space="preserve">De Nieuwe Vorst</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Tilburg</t>
+    <t xml:space="preserve">De Schuur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haarlem</t>
   </si>
   <si>
     <t xml:space="preserve">CineMusic</t>
   </si>
   <si>
-    <t xml:space="preserve">De Nobelaer</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Etten-Leur</t>
+    <t xml:space="preserve">De Tamboer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoogeveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB GEWALT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DeLaMar Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Club Guy &amp; Roni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deventer Schouwburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deventer</t>
   </si>
   <si>
     <t xml:space="preserve">Collectief Blauwdruk</t>
   </si>
   <si>
-    <t xml:space="preserve">De Rijswijkse Schouwburg</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Hoogeveen</t>
+    <t xml:space="preserve">DOK6 Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Company Marte Boneschansker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECI Cultuurfabriek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roermond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flint | Evenementen | Congressen |</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amersfoort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cook a Dream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frascati Theater</t>
   </si>
   <si>
     <t xml:space="preserve">D2D Projects</t>
   </si>
   <si>
-    <t xml:space="preserve">DeLaMar Theater</t>
+    <t xml:space="preserve">Fulco Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ijsselstein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dadodans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Theatre Groningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Groningen</t>
   </si>
   <si>
     <t xml:space="preserve">Dans Brabant</t>
   </si>
   <si>
-    <t xml:space="preserve">Deventer Schouwburg</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Deventer</t>
+    <t xml:space="preserve">Griffioen (VU)</t>
   </si>
   <si>
     <t xml:space="preserve">Dansateliers</t>
   </si>
   <si>
-    <t xml:space="preserve">ECI Cultuurfabriek</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Roermond</t>
+    <t xml:space="preserve">Haventheater Ijmuiden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ijmuiden</t>
   </si>
   <si>
     <t xml:space="preserve">Danstheater AYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Flint | Evenementen | Congressen |</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Amersfoort</t>
+    <t xml:space="preserve">Het Klooster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Woerden</t>
   </si>
   <si>
     <t xml:space="preserve">Dara Bazelet</t>
   </si>
   <si>
-    <t xml:space="preserve">Frascati Theater</t>
+    <t xml:space="preserve">Het Nationale Theater</t>
   </si>
   <si>
     <t xml:space="preserve">Dawn Collective</t>
   </si>
   <si>
-    <t xml:space="preserve">Fulco Theater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ijsselstein</t>
+    <t xml:space="preserve">Het Theater </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blaricum</t>
   </si>
   <si>
     <t xml:space="preserve">De Correspondent</t>
   </si>
   <si>
-    <t xml:space="preserve">Haventheater Ijmuiden</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ijmuiden</t>
+    <t xml:space="preserve">HOFtheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raalte</t>
   </si>
   <si>
     <t xml:space="preserve">De Dansers</t>
   </si>
   <si>
-    <t xml:space="preserve">Het Klooster</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Den Haag</t>
+    <t xml:space="preserve">Huis Oostpool</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arnhem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Efteling </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Internationaal Theater Amsterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Gasten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isala Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capelle aan den Ijssel</t>
   </si>
   <si>
     <t xml:space="preserve">De Keet</t>
   </si>
   <si>
-    <t xml:space="preserve">HOFtheater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Raalte</t>
+    <t xml:space="preserve">Jonge Harten Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Nieuwe Oost</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kennemer Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beverwijk</t>
   </si>
   <si>
     <t xml:space="preserve">De Stilte</t>
   </si>
   <si>
-    <t xml:space="preserve">Huis Oostpool</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Arnhem</t>
+    <t xml:space="preserve">Kielzog Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoogezand</t>
   </si>
   <si>
     <t xml:space="preserve">De Theater BV</t>
   </si>
   <si>
-    <t xml:space="preserve">Internationaal Theater Amsterdam</t>
+    <t xml:space="preserve">Klein Theater Dinxperlo (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dinxperlo</t>
   </si>
   <si>
     <t xml:space="preserve">De Theatertroep</t>
   </si>
   <si>
-    <t xml:space="preserve">Isala Theater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Capelle aan den Ijssel</t>
+    <t xml:space="preserve">Korzo Theater</t>
   </si>
   <si>
     <t xml:space="preserve">De Toneelmakerij</t>
   </si>
   <si>
-    <t xml:space="preserve">Jonge Harten Festival</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Groningen</t>
+    <t xml:space="preserve">Kunstlinie Almere Flevoland</t>
   </si>
   <si>
     <t xml:space="preserve">De Veenfabriek</t>
   </si>
   <si>
-    <t xml:space="preserve">Kennemer Theater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Beverwijk</t>
+    <t xml:space="preserve">Leidse Schouwburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leiden</t>
   </si>
   <si>
     <t xml:space="preserve">De Warme Winkel</t>
   </si>
   <si>
-    <t xml:space="preserve">Klein Theater Dinxperlo (voeren kaartstanden handmatig in)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Dinxperlo</t>
+    <t xml:space="preserve">Liemers Kunstwerk!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zevenaar</t>
   </si>
   <si>
     <t xml:space="preserve">De Zee Theaterproducties</t>
   </si>
   <si>
-    <t xml:space="preserve">Korzo Theater</t>
+    <t xml:space="preserve">Likeminds Theater</t>
   </si>
   <si>
     <t xml:space="preserve">DIEHELEDING</t>
   </si>
   <si>
-    <t xml:space="preserve">Kunstlinie Almere Flevoland</t>
+    <t xml:space="preserve">Lux Nijmegen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nijmegen</t>
   </si>
   <si>
     <t xml:space="preserve">Dood Paard</t>
   </si>
   <si>
-    <t xml:space="preserve">Leidse Schouwburg </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Leiden</t>
+    <t xml:space="preserve">Luxor Theater</t>
   </si>
   <si>
     <t xml:space="preserve">DOX</t>
   </si>
   <si>
-    <t xml:space="preserve">Liemers Kunstwerk!</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Likeminds Theater</t>
+    <t xml:space="preserve">Maaspodium </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duda Paiva Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Markant Theater Maashorst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dunja Jocić</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martiniplaza Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eenvijfvijf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meerpaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dronten</t>
   </si>
   <si>
     <t xml:space="preserve">Eigen Naam B.V.</t>
   </si>
   <si>
-    <t xml:space="preserve">Lux Nijmegen</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Nijmegen</t>
+    <t xml:space="preserve">MIMIK Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eigen Werk TheaterTeam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Munttheater </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weert</t>
   </si>
   <si>
     <t xml:space="preserve">Female Economy</t>
   </si>
   <si>
-    <t xml:space="preserve">Luxor Theater</t>
+    <t xml:space="preserve">Musis &amp; Stadstheater </t>
   </si>
   <si>
     <t xml:space="preserve">Fennan B.V.</t>
   </si>
   <si>
-    <t xml:space="preserve">Maaspodium </t>
+    <t xml:space="preserve">Nationale Opera &amp; Ballet Theater</t>
   </si>
   <si>
     <t xml:space="preserve">Fine Label</t>
   </si>
   <si>
-    <t xml:space="preserve">Markant Theater Maashorst</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Uden</t>
+    <t xml:space="preserve">Nederlandse Dansdagen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maastricht</t>
   </si>
   <si>
     <t xml:space="preserve">Firma MES</t>
   </si>
   <si>
-    <t xml:space="preserve">Martiniplaza Theater</t>
+    <t xml:space="preserve">Oerol Festival</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terschelling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frascati Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parkstad Limburg Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heerlen, Kerkrade, Sittard</t>
   </si>
   <si>
     <t xml:space="preserve">Friendly Fire Theater</t>
   </si>
   <si>
-    <t xml:space="preserve">Meerpaal</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Weert</t>
+    <t xml:space="preserve">Parktheater Eindhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eindhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">George en Eran Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podium Hoge Woerd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Meern</t>
   </si>
   <si>
     <t xml:space="preserve">George Visser Productions</t>
   </si>
   <si>
-    <t xml:space="preserve">Nationale Opera &amp; Ballet Theater</t>
+    <t xml:space="preserve">Podium Mozaïek</t>
   </si>
   <si>
     <t xml:space="preserve">Golden Palace</t>
   </si>
   <si>
-    <t xml:space="preserve">Nederlandse Dansdagen</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Maastricht</t>
+    <t xml:space="preserve">Poort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sneek</t>
   </si>
   <si>
     <t xml:space="preserve">Het Filiaal theatermakers</t>
   </si>
   <si>
-    <t xml:space="preserve">Oerol Festival</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Terschelling</t>
+    <t xml:space="preserve">Posthuis Theater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heerenveen</t>
   </si>
   <si>
     <t xml:space="preserve">Het Houten Huis</t>
   </si>
   <si>
-    <t xml:space="preserve">Parkstad Limburg Theaters</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Eindhoven</t>
+    <t xml:space="preserve">Posttheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het Laagland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.C.C. Theater de Kattendans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergeijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schaffelaar Theater BV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barneveld</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het NUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg &amp; Congrescentrum het Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoorn</t>
   </si>
   <si>
     <t xml:space="preserve">Het Volksoperahuis</t>
   </si>
   <si>
-    <t xml:space="preserve">Podium Hoge Woerd</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">De Meern</t>
+    <t xml:space="preserve">Schouwburg Agnietenhof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiel</t>
   </si>
   <si>
     <t xml:space="preserve">Het Zuidelijk Toneel</t>
   </si>
   <si>
-    <t xml:space="preserve">Podium Mozaïek</t>
+    <t xml:space="preserve">Schouwburg Amphion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doetinchem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holland Baroque</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Amstelveen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amstelveen</t>
   </si>
   <si>
     <t xml:space="preserve">Holland Opera</t>
   </si>
   <si>
-    <t xml:space="preserve">Poort</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Sneek</t>
+    <t xml:space="preserve">Schouwburg Concertzaal Tilburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homemade Productions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Cuijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuijk</t>
   </si>
   <si>
     <t xml:space="preserve">Hotel Modern</t>
   </si>
   <si>
-    <t xml:space="preserve">Posthuis Theater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Heerenveen</t>
+    <t xml:space="preserve">Schouwburg De Kampanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Helder</t>
   </si>
   <si>
     <t xml:space="preserve">House of Nouws</t>
   </si>
   <si>
-    <t xml:space="preserve">Posttheater</t>
+    <t xml:space="preserve">Schouwburg De Kring</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roosendaal</t>
   </si>
   <si>
     <t xml:space="preserve">Huis Heerkens</t>
   </si>
   <si>
-    <t xml:space="preserve">S.C.C. Theater de Kattendans</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bergeijk</t>
+    <t xml:space="preserve">Schouwburg De Lawei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drachten</t>
   </si>
   <si>
     <t xml:space="preserve">ICK Amsterdam</t>
   </si>
   <si>
-    <t xml:space="preserve">Schaffelaar Theater BV</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Hoorn</t>
+    <t xml:space="preserve">Schouwburg en Congrescentrum Orpheus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apeldoorn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Illusionary Rockaz Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Hengelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hengelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Kunstmin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dordrecht</t>
   </si>
   <si>
     <t xml:space="preserve">Impresariaat Bos bv</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Agnietenhof</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Tiel</t>
+    <t xml:space="preserve">Schouwburg Lochem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lochem</t>
   </si>
   <si>
     <t xml:space="preserve">Impresariaat Koperen Kees</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Amphion</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Amstelveen</t>
+    <t xml:space="preserve">Schouwburg Ogterop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meppel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schouwburg Venray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venray</t>
   </si>
   <si>
     <t xml:space="preserve">Introdans</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Concertzaal Tilburg</t>
+    <t xml:space="preserve">Spant!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bussum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISH Dance Collective</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPOT Groningen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivgi &amp; Greben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stad Als Podium (Theater Harderwijk)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harderwijk</t>
   </si>
   <si>
     <t xml:space="preserve">Jakop Ahlbom Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Cuijk</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Den Helder</t>
+    <t xml:space="preserve">Stadsgehoorzaal Kampen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kampen</t>
   </si>
   <si>
     <t xml:space="preserve">Jazz Orchestra of the Concertgebouw</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg De Kring</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Roosendaal</t>
+    <t xml:space="preserve">Stadsgehoorzaal Vlaardingen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlaardingen</t>
   </si>
   <si>
     <t xml:space="preserve">KASSETT</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg De Lawei</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Drachten</t>
+    <t xml:space="preserve">Stadsschouwburg &amp; Philharmonie</t>
   </si>
   <si>
     <t xml:space="preserve">Kik Productions</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg en Congrescentrum Orpheus</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Dordrecht</t>
+    <t xml:space="preserve">Stadsschouwburg De Harmonie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leeuwarden</t>
   </si>
   <si>
     <t xml:space="preserve">Kobra Theaterbureau</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Lochem</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Meppel</t>
+    <t xml:space="preserve">Stadsschouwburg en De Vereeniging </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kompagnie Kistemaker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadstheater Zoetermeer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoetermeer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadsschouwburg Utrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l'Alleanza delle Ragazze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan de Parade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Bosch</t>
   </si>
   <si>
     <t xml:space="preserve">La Sfera Armoniosa</t>
   </si>
   <si>
-    <t xml:space="preserve">Schouwburg Venray</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Bussum</t>
+    <t xml:space="preserve">Theater aan de Schie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schiedam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurens Vocaal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">t Mozaïek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wijchen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LeineRoebana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater aan de Slinger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Houten</t>
   </si>
   <si>
     <t xml:space="preserve">Likeminds</t>
   </si>
   <si>
-    <t xml:space="preserve">SPOT Groningen</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Kampen</t>
+    <t xml:space="preserve">Theater aan den Rijn</t>
   </si>
   <si>
     <t xml:space="preserve">Lloydscompany</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadsgehoorzaal Vlaardingen</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Vlaardingen</t>
+    <t xml:space="preserve">Theater aan het Vrijthof</t>
   </si>
   <si>
     <t xml:space="preserve">Maas Theater en Dans </t>
   </si>
   <si>
-    <t xml:space="preserve">Stadsschouwburg &amp; Philharmonie</t>
+    <t xml:space="preserve">Theater Bellevue</t>
   </si>
   <si>
     <t xml:space="preserve">Maatschappij Discordia</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadsschouwburg De Harmonie</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Leeuwarden</t>
+    <t xml:space="preserve">Theater Castellum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alphen aan den Rijn</t>
   </si>
   <si>
     <t xml:space="preserve">Makershuis Ins Blau</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadsschouwburg en De Vereeniging </t>
+    <t xml:space="preserve">Theater de Blauwe Kei</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veghel</t>
   </si>
   <si>
     <t xml:space="preserve">MANCO Bewegingstheater</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadsschouwburg Utrecht</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Utrecht</t>
+    <t xml:space="preserve">Theater de Bussel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oosterhout</t>
   </si>
   <si>
     <t xml:space="preserve">Matzer Theaterproducties</t>
   </si>
   <si>
-    <t xml:space="preserve">Stadstheater Zoetermeer</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Zoetermeer</t>
+    <t xml:space="preserve">Theater de Hofnar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valkenswaard</t>
   </si>
   <si>
     <t xml:space="preserve">Maya Fridman Foundation</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Ab Art</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Abcoude</t>
+    <t xml:space="preserve">Theater de Koornbeurs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franeker</t>
   </si>
   <si>
     <t xml:space="preserve">MediaDome B.V.</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Amare</t>
+    <t xml:space="preserve">Theater de Lampegiet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veenendaal</t>
   </si>
   <si>
     <t xml:space="preserve">MediaLane</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Cascade</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hendrik-Ido-Ambacht</t>
+    <t xml:space="preserve">Theater de Krakeling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meneer Monster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Leest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waalwijk</t>
   </si>
   <si>
     <t xml:space="preserve">Mevrouw Ogterop</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting DOK6 Theater</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Panningen</t>
+    <t xml:space="preserve">Theater De Lievekamp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oss</t>
   </si>
   <si>
     <t xml:space="preserve">Millennium Entertainment</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Grand Futura</t>
+    <t xml:space="preserve">Theater de Lieve Vrouw</t>
   </si>
   <si>
     <t xml:space="preserve">Mojo Theater</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting het Theater </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Blaricum</t>
+    <t xml:space="preserve">Theater de Omval</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diemen</t>
   </si>
   <si>
     <t xml:space="preserve">MTSM </t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Kielzog</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hoogezand</t>
+    <t xml:space="preserve">Theater de Maagd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergen op Zoom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muziektheater BOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Oranjerie</t>
   </si>
   <si>
     <t xml:space="preserve">Muziektheater Hollands Diep</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting MIMIK</t>
+    <t xml:space="preserve">Theater de Purmaryn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purmerend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muziektheatergezelschap MaxTak </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Schalm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veldhoven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Najib Amhali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Speeldoos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baarn</t>
   </si>
   <si>
     <t xml:space="preserve">Nationale Jeugdorkesten Nederland</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Musis &amp; Stadstheater </t>
+    <t xml:space="preserve">Theater de Stoep</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spijkernisse</t>
   </si>
   <si>
     <t xml:space="preserve">Nationale Opera &amp; Ballet</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Schouwburg Hengelo</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hengelo</t>
+    <t xml:space="preserve">Theater de Storm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winterswijk</t>
   </si>
   <si>
     <t xml:space="preserve">NBprojects</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Theater &amp; Bioscoop de Nieuwe Kolk</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Assen</t>
+    <t xml:space="preserve">Theater de Vest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alkmaar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlands Blazers Ensemble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Veste</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delft</t>
   </si>
   <si>
     <t xml:space="preserve">Nederlands Dans Theater</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting VU (Griffioen)</t>
+    <t xml:space="preserve">Theater de Voorveghter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardenberg</t>
   </si>
   <si>
     <t xml:space="preserve">Nederlands Kamerkoor</t>
   </si>
   <si>
-    <t xml:space="preserve">t Mozaïek</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Wijchen</t>
+    <t xml:space="preserve">Theater de Willem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Papendrecht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nederlandse Bachvereniging</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater de Winsinghhof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roden</t>
   </si>
   <si>
     <t xml:space="preserve">Nederlandse Reisopera</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater aan de Parade</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Den Bosch</t>
+    <t xml:space="preserve">Theater Geert Teis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stadskanaal</t>
   </si>
   <si>
     <t xml:space="preserve">Nederlandse Vioolconcoursen</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater aan de Schie</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Schiedam</t>
+    <t xml:space="preserve">Theater Hanzehof &amp; Buitensociëteit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zutphen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New European Ensemble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Het Badhuis</t>
   </si>
   <si>
     <t xml:space="preserve">Night of Comedy</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater aan de Slinger</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Houten</t>
+    <t xml:space="preserve">Theater Het Kruispunt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barendrecht</t>
   </si>
   <si>
     <t xml:space="preserve">NITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater aan den Rijn</t>
+    <t xml:space="preserve">Theater Hof 88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Almelo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noordpool Orkest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Ins Blau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oatmilk Studio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Junushoff</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wageningen</t>
   </si>
   <si>
     <t xml:space="preserve">Oorkaan</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater aan het Vrijthof</t>
+    <t xml:space="preserve">Theater Kikker</t>
   </si>
   <si>
     <t xml:space="preserve">Opera Zuid</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater Bellevue</t>
+    <t xml:space="preserve">Theater Koningshof</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maassluis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPERA2DAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Peeriscoop (voeren kaartstanden handmatig in)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gorinchem</t>
   </si>
   <si>
     <t xml:space="preserve">Orkater</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater Castellum</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Alphen aan den Rijn</t>
+    <t xml:space="preserve">Theater Rotterdam</t>
   </si>
   <si>
     <t xml:space="preserve">Orkest Phion</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Blauwe Kei</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Veghel</t>
+    <t xml:space="preserve">Theater Speelhuis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Helmond</t>
   </si>
   <si>
     <t xml:space="preserve">Orkest van de Achttiende Eeuw</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Bussel</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Oosterhout</t>
+    <t xml:space="preserve">Theater 't Voorhuys</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emmeloord</t>
   </si>
   <si>
     <t xml:space="preserve">Panama Pictures</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Hofnar</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Valkenswaard</t>
+    <t xml:space="preserve">Theater Utrecht (voeren kaartstanden handmatig in)</t>
   </si>
   <si>
     <t xml:space="preserve">Peergroup</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Koornbeurs</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Franeker</t>
+    <t xml:space="preserve">Theater van Beresteyn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veendam</t>
   </si>
   <si>
     <t xml:space="preserve">Percossa</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Krakeling</t>
+    <t xml:space="preserve">Theaters Diligentia en Pepijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den Haag </t>
   </si>
   <si>
     <t xml:space="preserve">Philharmonie zuidnederland</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Lampegiet</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Veenendaal</t>
+    <t xml:space="preserve">Theaterfestival Boulevard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan d-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Theater Zuidplein</t>
   </si>
   <si>
     <t xml:space="preserve">Poeha Theaterproducties</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Leest</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Waalwijk</t>
+    <t xml:space="preserve">TivoliVredenburg </t>
   </si>
   <si>
     <t xml:space="preserve">ProActs.nl</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater De Lievekamp</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Oss</t>
+    <t xml:space="preserve">Tryater</t>
   </si>
   <si>
     <t xml:space="preserve">PUURee Services</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Lieve Vrouw</t>
+    <t xml:space="preserve">Verkadefabriek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pynarello</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vis à Vis</t>
   </si>
   <si>
     <t xml:space="preserve">RAAF Muziektheater</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Maagd</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bergen op Zoom</t>
+    <t xml:space="preserve">WestlandTheater De Naald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naaldwijk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REP Entertainment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilminktheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enschede</t>
   </si>
   <si>
     <t xml:space="preserve">Resonate Productions</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Omval</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Theater de Oranjerie</t>
+    <t xml:space="preserve">Zaantheater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaandam</t>
   </si>
   <si>
     <t xml:space="preserve">Rick Engelkes Theater Producties</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Purmaryn</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Purmerend</t>
+    <t xml:space="preserve">Zeeland Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terneuzen, Middelburg, Goes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SALLY Dansgezelschap Maastricht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zwolse Theaters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zwolle</t>
   </si>
   <si>
     <t xml:space="preserve">Scapino Ballet Rotterdam</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Schalm</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Spijkernisse</t>
+    <t xml:space="preserve">Schippers&amp;VanGucht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schweigman&amp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senf Theaterpartners</t>
   </si>
   <si>
     <t xml:space="preserve">SHARP/ArnoSchuitemaker</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Storm</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Winterswijk</t>
+    <t xml:space="preserve">SHIFFT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silbersee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sinfonia Rotterdam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sites of Memory</t>
   </si>
   <si>
     <t xml:space="preserve">Sjoege (was F.AGENCY)</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Vest</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Slagwerk Den Haag</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Veste</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Solo Stories</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Voorveghter</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Stage Entertainment Nederland</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater de Willem</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Roden</t>
+    <t xml:space="preserve">Stardust Circus International</t>
   </si>
   <si>
     <t xml:space="preserve">Stel Dat:</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater Geert Teis</t>
-[...271 lines deleted...]
-  <si>
     <t xml:space="preserve">Stichting TG Echo</t>
   </si>
   <si>
-    <t xml:space="preserve">Stichting Toneelgroep Jan Vos</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">STIP theaterproducties</t>
   </si>
   <si>
     <t xml:space="preserve">Studio 100</t>
   </si>
   <si>
     <t xml:space="preserve">Studio Bruijs</t>
   </si>
   <si>
+    <t xml:space="preserve">Studio Dries Verhoeven</t>
+  </si>
+  <si>
     <t xml:space="preserve">Studio Julian Hetzel</t>
   </si>
   <si>
+    <t xml:space="preserve">Studio Peer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">t Barre Land</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tall Tales Company</t>
   </si>
   <si>
     <t xml:space="preserve">TEC Entertainment</t>
   </si>
   <si>
+    <t xml:space="preserve">TENT Circustheater Producties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tg. Winterberg</t>
+  </si>
+  <si>
     <t xml:space="preserve">tgECHO</t>
   </si>
   <si>
-    <t xml:space="preserve">Tg. Winterberg</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The Amsterdam Baroque Orchestra and Choir</t>
   </si>
   <si>
-    <t xml:space="preserve">Theater a/d Rijn (De Nieuwe Oost)</t>
+    <t xml:space="preserve">The Groundbreakers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Ruggeds</t>
   </si>
   <si>
     <t xml:space="preserve">Theater Artemis</t>
   </si>
   <si>
     <t xml:space="preserve">Theater DEGASTEN</t>
   </si>
   <si>
     <t xml:space="preserve">Theater Oostpool</t>
   </si>
   <si>
     <t xml:space="preserve">Theater RAST</t>
   </si>
   <si>
     <t xml:space="preserve">Theater Sonnevanck</t>
   </si>
   <si>
     <t xml:space="preserve">Theater Terra</t>
   </si>
   <si>
     <t xml:space="preserve">Theater Utrecht</t>
   </si>
   <si>
     <t xml:space="preserve">Theaterbolwerk PUNCH</t>
   </si>
   <si>
     <t xml:space="preserve">Theaterbureau de mannen</t>
   </si>
   <si>
     <t xml:space="preserve">Theaterbureau FRIS</t>
   </si>
   <si>
+    <t xml:space="preserve">Theatercolleges</t>
+  </si>
+  <si>
     <t xml:space="preserve">Theatergezelschap BonteHond</t>
   </si>
   <si>
     <t xml:space="preserve">Theatergroep De Horde</t>
   </si>
   <si>
     <t xml:space="preserve">Theatergroep De Jonge Honden</t>
   </si>
   <si>
     <t xml:space="preserve">Theatergroep Suburbia</t>
   </si>
   <si>
     <t xml:space="preserve">Theaterproductiehuis Zeelandia</t>
   </si>
   <si>
     <t xml:space="preserve">Theaterzaken Via Rudolphi</t>
   </si>
   <si>
+    <t xml:space="preserve">Theatrale Zaken</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tijd van de Wolf</t>
   </si>
   <si>
+    <t xml:space="preserve">Toneelgroep Jan Vos</t>
+  </si>
+  <si>
     <t xml:space="preserve">Toneelgroep Maastricht</t>
   </si>
   <si>
     <t xml:space="preserve">Toneelschuur Producties</t>
   </si>
   <si>
-    <t xml:space="preserve">Trend Media Groep B.V.</t>
+    <t xml:space="preserve">Trend Media Groep </t>
   </si>
   <si>
     <t xml:space="preserve">TripleT Agency</t>
   </si>
   <si>
     <t xml:space="preserve">Trouble Man</t>
   </si>
   <si>
+    <t xml:space="preserve">Ulrike Quade Company</t>
+  </si>
+  <si>
     <t xml:space="preserve">Urban Myth</t>
   </si>
   <si>
     <t xml:space="preserve">URLAND</t>
   </si>
   <si>
     <t xml:space="preserve">Van Hoorne Entertainment</t>
   </si>
   <si>
     <t xml:space="preserve">Vanaf2</t>
   </si>
   <si>
+    <t xml:space="preserve">Via Berlin</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wabi Sabi Theater</t>
   </si>
   <si>
+    <t xml:space="preserve">Ward/waRD</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wat We Doen</t>
   </si>
   <si>
+    <t xml:space="preserve">WENDE</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wildpark</t>
   </si>
   <si>
     <t xml:space="preserve">WIRWAR Producties</t>
   </si>
   <si>
     <t xml:space="preserve">Wishful Singing</t>
   </si>
   <si>
     <t xml:space="preserve">X_YUSUF_BOSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yamato Taiko School</t>
   </si>
   <si>
     <t xml:space="preserve">ZO! Gospel Choir</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
@@ -1745,115 +1748,108 @@
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF031E73"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Axiforma Black"/>
       <family val="3"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF2A6099"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF2A6099"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF2A6099"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="11"/>
       <color rgb="FF2A6099"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b val="true"/>
       <sz val="10.5"/>
       <color rgb="FF2A6099"/>
-      <name val="Calibri Light"/>
-[...12 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F4FF"/>
         <bgColor rgb="FFF8FAFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFF8FAFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left style="thin"/>
       <right/>
       <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top style="thin"/>
@@ -1867,104 +1863,97 @@
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
-      <left/>
-[...5 lines deleted...]
-    <border diagonalUp="false" diagonalDown="false">
       <left style="thin"/>
       <right/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right style="thin"/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="37">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
@@ -1981,195 +1970,167 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="4" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...6 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+    <xf numFmtId="164" fontId="14" fillId="4" borderId="10" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
-      <protection locked="true" hidden="false"/>
-[...6 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="15" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
     <cellStyle name="Currency" xfId="17" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
     <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="6">
+  <dxfs count="5">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF0F4FF"/>
           <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FF000000"/>
-[...6 lines deleted...]
-          <fgColor rgb="FF000000"/>
           <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF031E73"/>
           <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF2A6099"/>
           <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
@@ -2401,54 +2362,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F242"/>
+  <dimension ref="A1:F243"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="B13" activeCellId="0" sqref="B13"/>
+      <selection pane="topLeft" activeCell="A18" activeCellId="0" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="14.25" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="54.11"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="32.34"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="2" width="39.88"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="57.44"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="5"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" customFormat="false" ht="21.05" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
@@ -2479,2902 +2440,2961 @@
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
     </row>
     <row r="7" s="14" customFormat="true" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="13"/>
     </row>
     <row r="8" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="17"/>
+      <c r="D8" s="18" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E8" s="19"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="18" t="s">
+      <c r="C9" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="19"/>
     </row>
-    <row r="10" s="27" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A10" s="23" t="s">
+    <row r="10" s="24" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="25" t="s">
-        <v>9</v>
+      <c r="C10" s="22" t="s">
+        <v>12</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="26"/>
+      <c r="E10" s="23"/>
     </row>
     <row r="11" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="28"/>
+      <c r="C11" s="25" t="s">
+        <v>12</v>
+      </c>
       <c r="D11" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="19"/>
     </row>
     <row r="12" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="18" t="s">
+      <c r="C12" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="19"/>
     </row>
     <row r="13" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="20" t="s">
+      <c r="A13" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="29" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="18" t="s">
+      <c r="C13" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="19"/>
     </row>
     <row r="14" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A14" s="20" t="s">
+      <c r="A14" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="21" t="s">
+      <c r="C14" s="29"/>
+      <c r="D14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="19"/>
     </row>
     <row r="15" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D15" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="19"/>
     </row>
     <row r="16" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D16" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="18" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="19"/>
     </row>
     <row r="17" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="C17" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="21" t="s">
+      <c r="C17" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="19"/>
     </row>
     <row r="18" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="22" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>12</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>40</v>
       </c>
       <c r="E18" s="19"/>
     </row>
     <row r="19" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="21" t="s">
+      <c r="A19" s="15" t="s">
         <v>41</v>
       </c>
+      <c r="B19" s="16" t="s">
+        <v>42</v>
+      </c>
       <c r="C19" s="22" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>12</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>43</v>
       </c>
       <c r="E19" s="19"/>
     </row>
     <row r="20" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="21" t="s">
+      <c r="A20" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C20" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="21" t="s">
+      <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
+      <c r="C20" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="E20" s="19"/>
     </row>
     <row r="21" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="21" t="s">
+      <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="31"/>
-      <c r="D21" s="21" t="s">
+      <c r="B21" s="16" t="s">
         <v>48</v>
       </c>
+      <c r="C21" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>49</v>
+      </c>
       <c r="E21" s="19"/>
     </row>
     <row r="22" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="21" t="s">
+      <c r="A22" s="15" t="s">
         <v>50</v>
       </c>
+      <c r="B22" s="16" t="s">
+        <v>51</v>
+      </c>
       <c r="C22" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D22" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="19"/>
+    </row>
+    <row r="23" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="19"/>
+    </row>
+    <row r="24" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="31"/>
+      <c r="D24" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="19"/>
+    </row>
+    <row r="25" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" s="19"/>
+    </row>
+    <row r="26" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="19"/>
+    </row>
+    <row r="27" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="19"/>
+    </row>
+    <row r="28" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" s="19"/>
+    </row>
+    <row r="29" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="19"/>
+    </row>
+    <row r="30" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="19"/>
+    </row>
+    <row r="31" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="19"/>
+    </row>
+    <row r="32" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="19"/>
+    </row>
+    <row r="33" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="19"/>
+    </row>
+    <row r="34" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="19"/>
+    </row>
+    <row r="35" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E35" s="19"/>
+    </row>
+    <row r="36" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="19"/>
+    </row>
+    <row r="37" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="19"/>
+    </row>
+    <row r="38" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="31"/>
+      <c r="D38" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" s="19"/>
+    </row>
+    <row r="39" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="19"/>
+    </row>
+    <row r="40" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" s="19"/>
+    </row>
+    <row r="41" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="E41" s="19"/>
+    </row>
+    <row r="42" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E42" s="19"/>
+    </row>
+    <row r="43" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="E43" s="19"/>
+    </row>
+    <row r="44" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" s="19"/>
+    </row>
+    <row r="45" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" s="19"/>
+    </row>
+    <row r="46" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="E46" s="19"/>
+    </row>
+    <row r="47" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="E47" s="19"/>
+    </row>
+    <row r="48" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="E48" s="19"/>
+    </row>
+    <row r="49" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="E49" s="19"/>
+    </row>
+    <row r="50" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="E50" s="19"/>
+    </row>
+    <row r="51" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="C51" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" s="19"/>
+    </row>
+    <row r="52" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="E52" s="19"/>
+    </row>
+    <row r="53" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="31"/>
+      <c r="D53" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="19"/>
+    </row>
+    <row r="54" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="E54" s="19"/>
+    </row>
+    <row r="55" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="E55" s="19"/>
+    </row>
+    <row r="56" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="31"/>
+      <c r="D56" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="E56" s="19"/>
+    </row>
+    <row r="57" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="E57" s="19"/>
+    </row>
+    <row r="58" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="C58" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="E58" s="19"/>
+    </row>
+    <row r="59" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" s="31"/>
+      <c r="D59" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="E59" s="19"/>
+    </row>
+    <row r="60" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="E60" s="19"/>
+    </row>
+    <row r="61" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B61" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="E22" s="19"/>
-[...270 lines deleted...]
-      <c r="A41" s="20" t="s">
+      <c r="C61" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="E61" s="19"/>
+    </row>
+    <row r="62" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="E62" s="19"/>
+    </row>
+    <row r="63" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="C63" s="31"/>
+      <c r="D63" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="E63" s="19"/>
+    </row>
+    <row r="64" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="31"/>
+      <c r="D64" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="E64" s="19"/>
+    </row>
+    <row r="65" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="28"/>
+      <c r="D65" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="E65" s="19"/>
+    </row>
+    <row r="66" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="E66" s="19"/>
+    </row>
+    <row r="67" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="E67" s="19"/>
+    </row>
+    <row r="68" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="C68" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="E68" s="19"/>
+    </row>
+    <row r="69" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="E69" s="19"/>
+    </row>
+    <row r="70" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="19"/>
+    </row>
+    <row r="71" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="B41" s="21" t="s">
-[...179 lines deleted...]
-      <c r="D53" s="21" t="s">
+      <c r="C71" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="E71" s="19"/>
+    </row>
+    <row r="72" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="E72" s="19"/>
+    </row>
+    <row r="73" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="B73" s="16" t="s">
         <v>136</v>
       </c>
-      <c r="E53" s="19"/>
-[...44 lines deleted...]
-      <c r="B57" s="21" t="s">
+      <c r="C73" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="E73" s="19"/>
+    </row>
+    <row r="74" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B74" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="C57" s="22" t="s">
-[...242 lines deleted...]
-      <c r="A74" s="20" t="s">
+      <c r="C74" s="31"/>
+      <c r="D74" s="16" t="s">
         <v>189</v>
       </c>
-      <c r="B74" s="21" t="s">
+      <c r="E74" s="19"/>
+    </row>
+    <row r="75" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="C74" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="21" t="s">
+      <c r="B75" s="16" t="s">
         <v>191</v>
       </c>
-      <c r="E74" s="19"/>
-[...2 lines deleted...]
-      <c r="A75" s="20" t="s">
+      <c r="C75" s="31"/>
+      <c r="D75" s="16" t="s">
         <v>192</v>
       </c>
-      <c r="B75" s="21" t="s">
+      <c r="E75" s="19"/>
+    </row>
+    <row r="76" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="C75" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="21" t="s">
+      <c r="B76" s="16" t="s">
         <v>194</v>
       </c>
-      <c r="E75" s="19"/>
-[...2 lines deleted...]
-      <c r="A76" s="20" t="s">
+      <c r="C76" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D76" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="B76" s="21" t="s">
+      <c r="E76" s="19"/>
+    </row>
+    <row r="77" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="C76" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="21" t="s">
+      <c r="B77" s="16" t="s">
         <v>197</v>
       </c>
-      <c r="E76" s="19"/>
-[...2 lines deleted...]
-      <c r="A77" s="20" t="s">
+      <c r="C77" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="16" t="s">
         <v>198</v>
       </c>
-      <c r="B77" s="21" t="s">
+      <c r="E77" s="19"/>
+    </row>
+    <row r="78" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="15" t="s">
         <v>199</v>
       </c>
-      <c r="C77" s="22" t="s">
-[...8 lines deleted...]
-      <c r="A78" s="20" t="s">
+      <c r="B78" s="16" t="s">
         <v>200</v>
       </c>
-      <c r="B78" s="21" t="s">
+      <c r="C78" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="16" t="s">
         <v>201</v>
       </c>
-      <c r="C78" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="21" t="s">
+      <c r="E78" s="19"/>
+    </row>
+    <row r="79" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="E78" s="19"/>
-[...2 lines deleted...]
-      <c r="A79" s="20" t="s">
+      <c r="B79" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="B79" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D79" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="16" t="s">
         <v>204</v>
       </c>
       <c r="E79" s="19"/>
     </row>
     <row r="80" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="20" t="s">
         <v>205</v>
       </c>
-      <c r="B80" s="21" t="s">
+      <c r="B80" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C80" s="20"/>
+      <c r="D80" s="16" t="s">
         <v>206</v>
       </c>
-      <c r="C80" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="21" t="s">
+      <c r="E80" s="19"/>
+    </row>
+    <row r="81" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="15" t="s">
         <v>207</v>
       </c>
-      <c r="E80" s="19"/>
-[...2 lines deleted...]
-      <c r="A81" s="20" t="s">
+      <c r="B81" s="16" t="s">
         <v>208</v>
       </c>
-      <c r="B81" s="21" t="s">
+      <c r="C81" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D81" s="16" t="s">
         <v>209</v>
       </c>
-      <c r="C81" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="21" t="s">
+      <c r="E81" s="19"/>
+    </row>
+    <row r="82" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="15" t="s">
         <v>210</v>
       </c>
-      <c r="E81" s="19"/>
-[...2 lines deleted...]
-      <c r="A82" s="20" t="s">
+      <c r="B82" s="16" t="s">
         <v>211</v>
       </c>
-      <c r="B82" s="21" t="s">
+      <c r="C82" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="16" t="s">
         <v>212</v>
       </c>
-      <c r="C82" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="21" t="s">
+      <c r="E82" s="19"/>
+    </row>
+    <row r="83" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="15" t="s">
         <v>213</v>
       </c>
-      <c r="E82" s="19"/>
-[...2 lines deleted...]
-      <c r="A83" s="20" t="s">
+      <c r="B83" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="16" t="s">
         <v>214</v>
       </c>
-      <c r="B83" s="21" t="s">
+      <c r="E83" s="19"/>
+    </row>
+    <row r="84" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="15" t="s">
         <v>215</v>
       </c>
-      <c r="C83" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="21" t="s">
+      <c r="B84" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="E83" s="19"/>
-[...2 lines deleted...]
-      <c r="A84" s="20" t="s">
+      <c r="C84" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="E84" s="19"/>
+    </row>
+    <row r="85" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="B84" s="21" t="s">
+      <c r="B85" s="16" t="s">
         <v>218</v>
       </c>
-      <c r="C84" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="21" t="s">
+      <c r="C85" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D85" s="16" t="s">
         <v>219</v>
       </c>
-      <c r="E84" s="19"/>
-[...2 lines deleted...]
-      <c r="A85" s="20" t="s">
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="15" t="s">
         <v>220</v>
       </c>
-      <c r="B85" s="21" t="s">
+      <c r="B86" s="16" t="s">
         <v>221</v>
       </c>
-      <c r="C85" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="21" t="s">
+      <c r="C86" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="16" t="s">
         <v>222</v>
       </c>
-      <c r="E85" s="19"/>
-[...2 lines deleted...]
-      <c r="A86" s="20" t="s">
+      <c r="E86" s="19"/>
+    </row>
+    <row r="87" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="15" t="s">
         <v>223</v>
       </c>
-      <c r="B86" s="21" t="s">
+      <c r="B87" s="16" t="s">
         <v>224</v>
       </c>
-      <c r="C86" s="22" t="s">
-[...8 lines deleted...]
-      <c r="A87" s="20" t="s">
+      <c r="C87" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D87" s="16" t="s">
         <v>225</v>
       </c>
-      <c r="B87" s="21" t="s">
+      <c r="E87" s="19"/>
+    </row>
+    <row r="88" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="C87" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="21" t="s">
+      <c r="B88" s="16" t="s">
         <v>227</v>
       </c>
-      <c r="E87" s="19"/>
-[...2 lines deleted...]
-      <c r="A88" s="20" t="s">
+      <c r="C88" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D88" s="16" t="s">
         <v>228</v>
       </c>
-      <c r="B88" s="21" t="s">
+      <c r="E88" s="19"/>
+    </row>
+    <row r="89" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="15" t="s">
         <v>229</v>
       </c>
-      <c r="C88" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="21" t="s">
+      <c r="B89" s="16" t="s">
         <v>230</v>
       </c>
-      <c r="E88" s="19"/>
-[...2 lines deleted...]
-      <c r="A89" s="20" t="s">
+      <c r="C89" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="16" t="s">
         <v>231</v>
       </c>
-      <c r="B89" s="21" t="s">
+      <c r="E89" s="19"/>
+    </row>
+    <row r="90" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="C89" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="21" t="s">
+      <c r="B90" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="16" t="s">
         <v>233</v>
       </c>
-      <c r="E89" s="19"/>
-[...2 lines deleted...]
-      <c r="A90" s="20" t="s">
+      <c r="E90" s="19"/>
+    </row>
+    <row r="91" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="B90" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D90" s="21" t="s">
+      <c r="B91" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="E90" s="19"/>
-[...2 lines deleted...]
-      <c r="A91" s="20" t="s">
+      <c r="C91" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="16" t="s">
         <v>236</v>
       </c>
-      <c r="B91" s="21" t="s">
+      <c r="E91" s="19"/>
+    </row>
+    <row r="92" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="15" t="s">
         <v>237</v>
       </c>
-      <c r="C91" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="21" t="s">
+      <c r="B92" s="16" t="s">
         <v>238</v>
       </c>
-      <c r="E91" s="19"/>
-[...2 lines deleted...]
-      <c r="A92" s="20" t="s">
+      <c r="C92" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="16" t="s">
         <v>239</v>
       </c>
-      <c r="B92" s="21" t="s">
+      <c r="E92" s="19"/>
+    </row>
+    <row r="93" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="C92" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="21" t="s">
+      <c r="B93" s="16" t="s">
         <v>241</v>
       </c>
-      <c r="E92" s="19"/>
-[...2 lines deleted...]
-      <c r="A93" s="20" t="s">
+      <c r="C93" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="20" t="s">
         <v>242</v>
       </c>
-      <c r="B93" s="21" t="s">
+      <c r="E93" s="19"/>
+    </row>
+    <row r="94" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="15" t="s">
         <v>243</v>
       </c>
-      <c r="C93" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="21" t="s">
+      <c r="B94" s="16" t="s">
         <v>244</v>
       </c>
-      <c r="E93" s="19"/>
-[...2 lines deleted...]
-      <c r="A94" s="20" t="s">
+      <c r="C94" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="16" t="s">
         <v>245</v>
       </c>
-      <c r="B94" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="21" t="s">
+      <c r="E94" s="19"/>
+    </row>
+    <row r="95" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="15" t="s">
         <v>246</v>
       </c>
-      <c r="E94" s="19"/>
-[...2 lines deleted...]
-      <c r="A95" s="20" t="s">
+      <c r="B95" s="16" t="s">
         <v>247</v>
       </c>
-      <c r="B95" s="21" t="s">
+      <c r="C95" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="16" t="s">
         <v>248</v>
       </c>
-      <c r="C95" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="34" t="s">
+      <c r="E95" s="19"/>
+    </row>
+    <row r="96" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="15" t="s">
         <v>249</v>
       </c>
-      <c r="E95" s="19"/>
-[...2 lines deleted...]
-      <c r="A96" s="20" t="s">
+      <c r="B96" s="16" t="s">
         <v>250</v>
       </c>
-      <c r="B96" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D96" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="16" t="s">
         <v>251</v>
       </c>
       <c r="E96" s="19"/>
     </row>
     <row r="97" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A97" s="20" t="s">
+      <c r="A97" s="15" t="s">
         <v>252</v>
       </c>
-      <c r="B97" s="21" t="s">
+      <c r="B97" s="16" t="s">
         <v>253</v>
       </c>
       <c r="C97" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D97" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" s="16" t="s">
         <v>254</v>
       </c>
       <c r="E97" s="19"/>
     </row>
     <row r="98" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A98" s="20" t="s">
+      <c r="A98" s="15" t="s">
         <v>255</v>
       </c>
-      <c r="B98" s="21" t="s">
+      <c r="B98" s="16" t="s">
         <v>256</v>
       </c>
       <c r="C98" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D98" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="16" t="s">
         <v>257</v>
       </c>
       <c r="E98" s="19"/>
     </row>
     <row r="99" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A99" s="20" t="s">
+      <c r="A99" s="15" t="s">
         <v>258</v>
       </c>
-      <c r="B99" s="21" t="s">
+      <c r="B99" s="16" t="s">
         <v>259</v>
       </c>
-      <c r="C99" s="35"/>
-      <c r="D99" s="21" t="s">
+      <c r="C99" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="E99" s="19"/>
+    </row>
+    <row r="100" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="15" t="s">
         <v>260</v>
       </c>
-      <c r="E99" s="19"/>
-[...2 lines deleted...]
-      <c r="A100" s="20" t="s">
+      <c r="B100" s="16" t="s">
         <v>261</v>
       </c>
-      <c r="B100" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D100" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" s="16" t="s">
         <v>262</v>
       </c>
       <c r="E100" s="19"/>
     </row>
     <row r="101" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A101" s="20" t="s">
+      <c r="A101" s="15" t="s">
         <v>263</v>
       </c>
-      <c r="B101" s="21" t="s">
+      <c r="B101" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C101" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D101" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="18" t="s">
         <v>265</v>
       </c>
       <c r="E101" s="19"/>
     </row>
     <row r="102" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A102" s="20" t="s">
+      <c r="A102" s="15" t="s">
         <v>266</v>
       </c>
-      <c r="B102" s="21" t="s">
+      <c r="B102" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="16" t="s">
         <v>267</v>
       </c>
-      <c r="C102" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="21" t="s">
+      <c r="E102" s="19"/>
+    </row>
+    <row r="103" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="15" t="s">
         <v>268</v>
       </c>
-      <c r="E102" s="19"/>
-[...2 lines deleted...]
-      <c r="A103" s="20" t="s">
+      <c r="B103" s="16" t="s">
         <v>269</v>
       </c>
-      <c r="B103" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D103" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="16" t="s">
         <v>270</v>
       </c>
       <c r="E103" s="19"/>
     </row>
     <row r="104" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A104" s="20" t="s">
+      <c r="A104" s="15" t="s">
         <v>271</v>
       </c>
-      <c r="B104" s="21" t="s">
+      <c r="B104" s="16" t="s">
         <v>272</v>
       </c>
-      <c r="C104" s="32" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="21" t="s">
+      <c r="C104" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="16" t="s">
         <v>273</v>
       </c>
       <c r="E104" s="19"/>
     </row>
     <row r="105" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A105" s="20" t="s">
+      <c r="A105" s="15" t="s">
         <v>274</v>
       </c>
-      <c r="B105" s="21" t="s">
+      <c r="B105" s="16" t="s">
         <v>275</v>
       </c>
       <c r="C105" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D105" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="16" t="s">
         <v>276</v>
       </c>
       <c r="E105" s="19"/>
     </row>
     <row r="106" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A106" s="20" t="s">
+      <c r="A106" s="15" t="s">
         <v>277</v>
       </c>
-      <c r="B106" s="21" t="s">
-        <v>88</v>
+      <c r="B106" s="16" t="s">
+        <v>93</v>
       </c>
       <c r="C106" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D106" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="16" t="s">
         <v>278</v>
       </c>
       <c r="E106" s="19"/>
     </row>
     <row r="107" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A107" s="20" t="s">
+      <c r="A107" s="15" t="s">
         <v>279</v>
       </c>
-      <c r="B107" s="21" t="s">
-        <v>114</v>
+      <c r="B107" s="16" t="s">
+        <v>280</v>
       </c>
       <c r="C107" s="22" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D107" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="E107" s="19"/>
+    </row>
+    <row r="108" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="B108" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="E108" s="19"/>
+    </row>
+    <row r="109" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="E109" s="19"/>
+    </row>
+    <row r="110" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C110" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="E110" s="19"/>
+    </row>
+    <row r="111" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="C111" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="E111" s="19"/>
+    </row>
+    <row r="112" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="E112" s="19"/>
+    </row>
+    <row r="113" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B113" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="E113" s="19"/>
+    </row>
+    <row r="114" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="E114" s="19"/>
+    </row>
+    <row r="115" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="E115" s="19"/>
+    </row>
+    <row r="116" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="C116" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="E116" s="19"/>
+    </row>
+    <row r="117" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" s="17"/>
+      <c r="D117" s="16" t="s">
+        <v>306</v>
+      </c>
+      <c r="E117" s="19"/>
+    </row>
+    <row r="118" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="C118" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="20" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" s="19"/>
+    </row>
+    <row r="119" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="B119" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C119" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="E119" s="19"/>
+    </row>
+    <row r="120" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="B120" s="16" t="s">
+        <v>314</v>
+      </c>
+      <c r="C120" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="E120" s="19"/>
+    </row>
+    <row r="121" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="B121" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C121" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>318</v>
+      </c>
+      <c r="E121" s="19"/>
+    </row>
+    <row r="122" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C122" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="16" t="s">
+        <v>321</v>
+      </c>
+      <c r="E122" s="19"/>
+    </row>
+    <row r="123" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B123" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="E123" s="19"/>
+    </row>
+    <row r="124" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="B124" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="E124" s="19"/>
+    </row>
+    <row r="125" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="B125" s="16" t="s">
+        <v>328</v>
+      </c>
+      <c r="C125" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="E125" s="19"/>
+    </row>
+    <row r="126" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="B126" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="16" t="s">
+        <v>332</v>
+      </c>
+      <c r="E126" s="19"/>
+    </row>
+    <row r="127" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="B127" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C127" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D127" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="E127" s="19"/>
+    </row>
+    <row r="128" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="C128" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D128" s="16" t="s">
+        <v>337</v>
+      </c>
+      <c r="E128" s="19"/>
+    </row>
+    <row r="129" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B129" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="C129" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="20" t="s">
+        <v>340</v>
+      </c>
+      <c r="E129" s="19"/>
+    </row>
+    <row r="130" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="B130" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C130" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="E130" s="19"/>
+    </row>
+    <row r="131" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="B131" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="E131" s="19"/>
+    </row>
+    <row r="132" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B132" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="C132" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D132" s="18" t="s">
+        <v>348</v>
+      </c>
+      <c r="E132" s="19"/>
+    </row>
+    <row r="133" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="B133" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="B134" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="C134" s="17"/>
+      <c r="D134" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="E134" s="19"/>
+    </row>
+    <row r="135" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="B135" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="E135" s="19"/>
+    </row>
+    <row r="136" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="B136" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="C136" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="E136" s="19"/>
+    </row>
+    <row r="137" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="C137" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="E137" s="19"/>
+    </row>
+    <row r="138" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="C138" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="E138" s="19"/>
+    </row>
+    <row r="139" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="B139" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="C139" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="16" t="s">
+        <v>369</v>
+      </c>
+      <c r="E139" s="19"/>
+    </row>
+    <row r="140" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="B140" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="E140" s="19"/>
+    </row>
+    <row r="141" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="B141" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="C141" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="E141" s="19"/>
+    </row>
+    <row r="142" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="B142" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="C142" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="E142" s="19"/>
+    </row>
+    <row r="143" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="C143" s="17"/>
+      <c r="D143" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="E143" s="19"/>
+    </row>
+    <row r="144" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="B144" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="C144" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="E144" s="19"/>
+    </row>
+    <row r="145" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="B145" s="16" t="s">
+        <v>385</v>
+      </c>
+      <c r="C145" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D145" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="E145" s="19"/>
+    </row>
+    <row r="146" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C146" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="E146" s="19"/>
+    </row>
+    <row r="147" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="B147" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C147" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="E147" s="19"/>
+    </row>
+    <row r="148" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="B148" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C148" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="E148" s="19"/>
+    </row>
+    <row r="149" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="B149" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C149" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="E149" s="19"/>
+    </row>
+    <row r="150" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="C150" s="17"/>
+      <c r="D150" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="E150" s="19"/>
+    </row>
+    <row r="151" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B151" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C151" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="E151" s="19"/>
+    </row>
+    <row r="152" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="B152" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="C152" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="E152" s="19"/>
+    </row>
+    <row r="153" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="C153" s="17"/>
+      <c r="D153" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="E153" s="19"/>
+    </row>
+    <row r="154" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="B154" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C154" s="31"/>
+      <c r="D154" s="16" t="s">
+        <v>409</v>
+      </c>
+      <c r="E154" s="19"/>
+    </row>
+    <row r="155" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B155" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="C155" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D155" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="E155" s="19"/>
+    </row>
+    <row r="156" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C156" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D156" s="16" t="s">
+        <v>415</v>
+      </c>
+      <c r="E156" s="19"/>
+    </row>
+    <row r="157" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="C157" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" s="16" t="s">
+        <v>417</v>
+      </c>
+      <c r="E157" s="19"/>
+    </row>
+    <row r="158" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B158" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C158" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D158" s="27" t="s">
+        <v>419</v>
+      </c>
+      <c r="E158" s="19"/>
+    </row>
+    <row r="159" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="C159" s="31"/>
+      <c r="D159" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="E159" s="19"/>
+    </row>
+    <row r="160" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="B160" s="16" t="s">
         <v>280</v>
       </c>
-      <c r="E107" s="19"/>
-[...50 lines deleted...]
-      <c r="B111" s="21" t="s">
+      <c r="C160" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="E160" s="19"/>
+    </row>
+    <row r="161" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="B161" s="16" t="s">
         <v>290</v>
       </c>
-      <c r="C111" s="22" t="s">
-[...83 lines deleted...]
-      <c r="A117" s="20" t="s">
+      <c r="C161" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" s="16" t="s">
+        <v>425</v>
+      </c>
+      <c r="E161" s="19"/>
+    </row>
+    <row r="162" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B162" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C162" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="E162" s="19"/>
+    </row>
+    <row r="163" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="B163" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="C163" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="E163" s="19"/>
+    </row>
+    <row r="164" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="B164" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="C164" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="E164" s="19"/>
+    </row>
+    <row r="165" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C165" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="E165" s="19"/>
+    </row>
+    <row r="166" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="C166" s="17"/>
+      <c r="D166" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="E166" s="19"/>
+    </row>
+    <row r="167" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="34" t="s">
+        <v>440</v>
+      </c>
+      <c r="B167" s="35" t="s">
+        <v>441</v>
+      </c>
+      <c r="C167" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D167" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="E167" s="19"/>
+    </row>
+    <row r="168" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="18"/>
+      <c r="B168" s="18"/>
+      <c r="C168" s="29"/>
+      <c r="D168" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="E168" s="19"/>
+    </row>
+    <row r="169" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="18"/>
+      <c r="B169" s="18"/>
+      <c r="C169" s="29"/>
+      <c r="D169" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="E169" s="19"/>
+    </row>
+    <row r="170" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="20"/>
+      <c r="B170" s="20"/>
+      <c r="C170" s="31"/>
+      <c r="D170" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="E170" s="19"/>
+    </row>
+    <row r="171" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="20"/>
+      <c r="B171" s="20"/>
+      <c r="C171" s="31"/>
+      <c r="D171" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="E171" s="19"/>
+    </row>
+    <row r="172" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="20"/>
+      <c r="B172" s="20"/>
+      <c r="C172" s="31"/>
+      <c r="D172" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="E172" s="19"/>
+    </row>
+    <row r="173" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="18"/>
+      <c r="B173" s="18"/>
+      <c r="C173" s="29"/>
+      <c r="D173" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="E173" s="19"/>
+    </row>
+    <row r="174" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="20"/>
+      <c r="B174" s="20"/>
+      <c r="C174" s="31"/>
+      <c r="D174" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="E174" s="19"/>
+    </row>
+    <row r="175" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="18"/>
+      <c r="B175" s="18"/>
+      <c r="C175" s="29"/>
+      <c r="D175" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="E175" s="19"/>
+    </row>
+    <row r="176" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="18"/>
+      <c r="B176" s="18"/>
+      <c r="C176" s="29"/>
+      <c r="D176" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="E176" s="19"/>
+    </row>
+    <row r="177" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="20"/>
+      <c r="B177" s="20"/>
+      <c r="C177" s="31"/>
+      <c r="D177" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="E177" s="19"/>
+    </row>
+    <row r="178" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="20"/>
+      <c r="B178" s="20"/>
+      <c r="C178" s="31"/>
+      <c r="D178" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="E178" s="19"/>
+    </row>
+    <row r="179" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="18"/>
+      <c r="B179" s="18"/>
+      <c r="C179" s="29"/>
+      <c r="D179" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="E179" s="19"/>
+    </row>
+    <row r="180" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="20"/>
+      <c r="B180" s="20"/>
+      <c r="C180" s="31"/>
+      <c r="D180" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="E180" s="19"/>
+    </row>
+    <row r="181" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="20"/>
+      <c r="B181" s="20"/>
+      <c r="C181" s="31"/>
+      <c r="D181" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="E181" s="19"/>
+    </row>
+    <row r="182" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="20"/>
+      <c r="B182" s="20"/>
+      <c r="C182" s="31"/>
+      <c r="D182" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="E182" s="19"/>
+    </row>
+    <row r="183" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="20"/>
+      <c r="B183" s="20"/>
+      <c r="C183" s="31"/>
+      <c r="D183" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="E183" s="19"/>
+    </row>
+    <row r="184" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="18"/>
+      <c r="B184" s="18"/>
+      <c r="C184" s="29"/>
+      <c r="D184" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="E184" s="19"/>
+    </row>
+    <row r="185" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="20"/>
+      <c r="B185" s="20"/>
+      <c r="C185" s="31"/>
+      <c r="D185" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="E185" s="19"/>
+    </row>
+    <row r="186" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="20"/>
+      <c r="B186" s="20"/>
+      <c r="C186" s="31"/>
+      <c r="D186" s="20" t="s">
+        <v>460</v>
+      </c>
+      <c r="E186" s="19"/>
+    </row>
+    <row r="187" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="20"/>
+      <c r="B187" s="20"/>
+      <c r="C187" s="31"/>
+      <c r="D187" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="E187" s="19"/>
+    </row>
+    <row r="188" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="20"/>
+      <c r="B188" s="20"/>
+      <c r="C188" s="31"/>
+      <c r="D188" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="E188" s="19"/>
+    </row>
+    <row r="189" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="20"/>
+      <c r="B189" s="20"/>
+      <c r="C189" s="31"/>
+      <c r="D189" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="E189" s="19"/>
+    </row>
+    <row r="190" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="20"/>
+      <c r="B190" s="20"/>
+      <c r="C190" s="31"/>
+      <c r="D190" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="E190" s="19"/>
+    </row>
+    <row r="191" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="20"/>
+      <c r="B191" s="20"/>
+      <c r="C191" s="31"/>
+      <c r="D191" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="E191" s="19"/>
+    </row>
+    <row r="192" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="20"/>
+      <c r="B192" s="20"/>
+      <c r="C192" s="31"/>
+      <c r="D192" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="E192" s="19"/>
+    </row>
+    <row r="193" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="20"/>
+      <c r="B193" s="20"/>
+      <c r="C193" s="31"/>
+      <c r="D193" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="E193" s="19"/>
+    </row>
+    <row r="194" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="20"/>
+      <c r="B194" s="20"/>
+      <c r="C194" s="31"/>
+      <c r="D194" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="E194" s="19"/>
+    </row>
+    <row r="195" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="20"/>
+      <c r="B195" s="20"/>
+      <c r="C195" s="31"/>
+      <c r="D195" s="16" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="196" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="20"/>
+      <c r="B196" s="20"/>
+      <c r="C196" s="31"/>
+      <c r="D196" s="16" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="197" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="20"/>
+      <c r="B197" s="20"/>
+      <c r="C197" s="31"/>
+      <c r="D197" s="16" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="198" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="20"/>
+      <c r="B198" s="20"/>
+      <c r="C198" s="31"/>
+      <c r="D198" s="16" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="199" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="20"/>
+      <c r="B199" s="20"/>
+      <c r="C199" s="31"/>
+      <c r="D199" s="16" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="200" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="20"/>
+      <c r="B200" s="20"/>
+      <c r="C200" s="31"/>
+      <c r="D200" s="16" t="s">
         <v>305</v>
       </c>
-      <c r="B117" s="21" t="s">
-[...507 lines deleted...]
-      <c r="D151" s="21" t="s">
+    </row>
+    <row r="201" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="20"/>
+      <c r="B201" s="20"/>
+      <c r="C201" s="31"/>
+      <c r="D201" s="27" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="202" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="20"/>
+      <c r="B202" s="20"/>
+      <c r="C202" s="31"/>
+      <c r="D202" s="16" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="203" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="20"/>
+      <c r="B203" s="20"/>
+      <c r="C203" s="31"/>
+      <c r="D203" s="16" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="204" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="20"/>
+      <c r="B204" s="20"/>
+      <c r="C204" s="31"/>
+      <c r="D204" s="16" t="s">
         <v>400</v>
       </c>
-      <c r="E151" s="19"/>
-[...125 lines deleted...]
-      <c r="D160" s="21" t="s">
+    </row>
+    <row r="205" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="20"/>
+      <c r="B205" s="20"/>
+      <c r="C205" s="31"/>
+      <c r="D205" s="16" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="206" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="20"/>
+      <c r="B206" s="20"/>
+      <c r="C206" s="31"/>
+      <c r="D206" s="16" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="207" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="20"/>
+      <c r="B207" s="20"/>
+      <c r="C207" s="31"/>
+      <c r="D207" s="16" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="208" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="20"/>
+      <c r="B208" s="20"/>
+      <c r="C208" s="31"/>
+      <c r="D208" s="16" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="209" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="20"/>
+      <c r="B209" s="20"/>
+      <c r="C209" s="31"/>
+      <c r="D209" s="16" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="210" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="20"/>
+      <c r="B210" s="20"/>
+      <c r="C210" s="31"/>
+      <c r="D210" s="16" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="211" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="20"/>
+      <c r="B211" s="20"/>
+      <c r="C211" s="31"/>
+      <c r="D211" s="20" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="212" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="20"/>
+      <c r="B212" s="20"/>
+      <c r="C212" s="31"/>
+      <c r="D212" s="16" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="213" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="20"/>
+      <c r="B213" s="20"/>
+      <c r="C213" s="31"/>
+      <c r="D213" s="16" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="214" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="20"/>
+      <c r="B214" s="20"/>
+      <c r="C214" s="31"/>
+      <c r="D214" s="16" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="215" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D215" s="16" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="216" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D216" s="16" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="217" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="20"/>
+      <c r="B217" s="20"/>
+      <c r="C217" s="31"/>
+      <c r="D217" s="16" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="218" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D218" s="16" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="219" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D219" s="16" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="220" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="20"/>
+      <c r="B220" s="20"/>
+      <c r="C220" s="31"/>
+      <c r="D220" s="16" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="221" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D221" s="16" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="222" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="20"/>
+      <c r="B222" s="20"/>
+      <c r="C222" s="31"/>
+      <c r="D222" s="16" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="223" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D223" s="16" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="224" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D224" s="16" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="225" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D225" s="16" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="226" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D226" s="16" t="s">
         <v>422</v>
       </c>
-      <c r="E160" s="19"/>
-[...26 lines deleted...]
-      <c r="D162" s="21" t="s">
+    </row>
+    <row r="227" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D227" s="16" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="228" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D228" s="16" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="229" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D229" s="16" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="230" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D230" s="16" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="231" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D231" s="16" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="232" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D232" s="16" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="233" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D233" s="16" t="s">
         <v>426</v>
       </c>
-      <c r="E162" s="19"/>
-[...523 lines deleted...]
-      <c r="D233" s="21" t="s">
+    </row>
+    <row r="234" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D234" s="16" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="234" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D234" s="21" t="s">
+    <row r="235" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D235" s="16" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="235" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-    </row>
     <row r="236" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D236" s="21" t="s">
+      <c r="D236" s="16" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="237" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D237" s="21" t="s">
+      <c r="D237" s="16" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="238" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D238" s="21" t="s">
+      <c r="D238" s="16" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="239" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D239" s="21" t="s">
+      <c r="D239" s="16" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="240" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D240" s="21" t="s">
+      <c r="D240" s="16" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="241" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D241" s="21" t="s">
+      <c r="D241" s="16" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="242" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="D242" s="21" t="s">
+      <c r="D242" s="16" t="s">
         <v>512</v>
       </c>
     </row>
+    <row r="243" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D243" s="16" t="s">
+        <v>513</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A7:D207"/>
+  <autoFilter ref="A7:D243"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/26.2.4.2$Windows_X86_64 LibreOffice_project/0229ac93fcf0d7cbc6376066c6f35021cef002dc</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
   <dc:description/>